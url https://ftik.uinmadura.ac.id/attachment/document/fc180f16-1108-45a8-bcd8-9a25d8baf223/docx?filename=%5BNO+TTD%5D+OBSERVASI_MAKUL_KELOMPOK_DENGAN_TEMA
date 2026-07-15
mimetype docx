--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -1348,77 +1348,76 @@
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Siswanto</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B0F2F" w:rsidRPr="004B0F2F" w:rsidSect="008A4C49">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="18711" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="397" w:footer="410" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35FAA2AD" w14:textId="77777777" w:rsidR="005E2C3D" w:rsidRDefault="005E2C3D">
+    <w:p w14:paraId="61A92DEE" w14:textId="77777777" w:rsidR="000A2A8B" w:rsidRDefault="000A2A8B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02FE91DF" w14:textId="77777777" w:rsidR="005E2C3D" w:rsidRDefault="005E2C3D">
+    <w:p w14:paraId="58EA2749" w14:textId="77777777" w:rsidR="000A2A8B" w:rsidRDefault="000A2A8B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2188,58 +2187,58 @@
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="213C95C4" w14:textId="77777777" w:rsidR="007E5CF3" w:rsidRDefault="007E5CF3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B32DC5F" w14:textId="77777777" w:rsidR="005E2C3D" w:rsidRDefault="005E2C3D">
+    <w:p w14:paraId="5785CEDB" w14:textId="77777777" w:rsidR="000A2A8B" w:rsidRDefault="000A2A8B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="336AD58F" w14:textId="77777777" w:rsidR="005E2C3D" w:rsidRDefault="005E2C3D">
+    <w:p w14:paraId="779E3C2D" w14:textId="77777777" w:rsidR="000A2A8B" w:rsidRDefault="000A2A8B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="671356DC" w14:textId="77777777" w:rsidR="007E5CF3" w:rsidRDefault="007E5CF3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
@@ -2393,92 +2392,92 @@
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> DAN ILMU KEGURUAN</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="57AC2A9F" w14:textId="77777777" w:rsidR="008A4C49" w:rsidRDefault="008A4C49" w:rsidP="008A4C49">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Jl. Raya Panglegur Km. 4 Pamekasan 69371 Jawa Timur</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="02EBF646" w14:textId="6F4529C7" w:rsidR="008A4C49" w:rsidRDefault="007E5CF3" w:rsidP="008A4C49">
+        <w:p w14:paraId="02EBF646" w14:textId="5CEC9E5F" w:rsidR="008A4C49" w:rsidRDefault="007E5CF3" w:rsidP="008A4C49">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:hanging="614"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="007E5CF3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Website: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="007E5CF3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ftik.uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="008A4C49">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">    |    email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidR="008A4C49" w:rsidRPr="004B1816">
+            <w:r w:rsidR="00EC055D" w:rsidRPr="00F871A0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tarbiyah@iainmadura.ac.id</w:t>
+              <w:t>tarbiyah@uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="31538D1C" w14:textId="77777777" w:rsidR="008A4C49" w:rsidRPr="00157D31" w:rsidRDefault="008A4C49" w:rsidP="008A4C49">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3D66DC15" w14:textId="77777777" w:rsidR="00DD6E6F" w:rsidRPr="008A4C49" w:rsidRDefault="00DD6E6F" w:rsidP="008A4C49">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2519,89 +2518,91 @@
   <w:rsids>
     <w:rsidRoot w:val="00E45F1B"/>
     <w:rsid w:val="00001D57"/>
     <w:rsid w:val="0000531A"/>
     <w:rsid w:val="00014D96"/>
     <w:rsid w:val="0003158E"/>
     <w:rsid w:val="00031D50"/>
     <w:rsid w:val="00031F5B"/>
     <w:rsid w:val="00036836"/>
     <w:rsid w:val="00040F9B"/>
     <w:rsid w:val="000411B8"/>
     <w:rsid w:val="0004581D"/>
     <w:rsid w:val="00050F10"/>
     <w:rsid w:val="00051A15"/>
     <w:rsid w:val="00051F70"/>
     <w:rsid w:val="000553F0"/>
     <w:rsid w:val="00056FAE"/>
     <w:rsid w:val="000646C2"/>
     <w:rsid w:val="0006529E"/>
     <w:rsid w:val="00065E7B"/>
     <w:rsid w:val="0007120A"/>
     <w:rsid w:val="0009552B"/>
     <w:rsid w:val="0009628F"/>
     <w:rsid w:val="00096673"/>
     <w:rsid w:val="00096ADA"/>
+    <w:rsid w:val="000A2A8B"/>
     <w:rsid w:val="000A6704"/>
     <w:rsid w:val="000B784E"/>
     <w:rsid w:val="000D63D8"/>
     <w:rsid w:val="000D6C9A"/>
     <w:rsid w:val="000E6536"/>
     <w:rsid w:val="000E7D74"/>
     <w:rsid w:val="00101C60"/>
     <w:rsid w:val="00104F59"/>
     <w:rsid w:val="00114B7B"/>
     <w:rsid w:val="00145891"/>
     <w:rsid w:val="00185F12"/>
     <w:rsid w:val="001B0994"/>
     <w:rsid w:val="001B553C"/>
     <w:rsid w:val="001B74E5"/>
     <w:rsid w:val="001C010D"/>
     <w:rsid w:val="001C3871"/>
     <w:rsid w:val="001D519F"/>
     <w:rsid w:val="001E5210"/>
     <w:rsid w:val="001F3536"/>
     <w:rsid w:val="001F5126"/>
     <w:rsid w:val="00200745"/>
     <w:rsid w:val="00201DF8"/>
     <w:rsid w:val="00217389"/>
     <w:rsid w:val="002203C1"/>
     <w:rsid w:val="00221740"/>
     <w:rsid w:val="0022353C"/>
     <w:rsid w:val="002321A5"/>
     <w:rsid w:val="002338B2"/>
     <w:rsid w:val="00250713"/>
     <w:rsid w:val="00271806"/>
     <w:rsid w:val="00271F6B"/>
     <w:rsid w:val="00277891"/>
     <w:rsid w:val="00280049"/>
     <w:rsid w:val="00295109"/>
     <w:rsid w:val="002960B7"/>
     <w:rsid w:val="00296770"/>
     <w:rsid w:val="002A7F78"/>
     <w:rsid w:val="002B2392"/>
     <w:rsid w:val="002B3CEA"/>
+    <w:rsid w:val="002C4848"/>
     <w:rsid w:val="002D69CC"/>
     <w:rsid w:val="002E256E"/>
     <w:rsid w:val="002F5F3F"/>
     <w:rsid w:val="00316545"/>
     <w:rsid w:val="003357EC"/>
     <w:rsid w:val="00344B4F"/>
     <w:rsid w:val="00351F87"/>
     <w:rsid w:val="00364CF7"/>
     <w:rsid w:val="0036618C"/>
     <w:rsid w:val="003669DF"/>
     <w:rsid w:val="0037511F"/>
     <w:rsid w:val="003A16D1"/>
     <w:rsid w:val="003B4349"/>
     <w:rsid w:val="003C3D21"/>
     <w:rsid w:val="003C7192"/>
     <w:rsid w:val="003D5F71"/>
     <w:rsid w:val="003F1691"/>
     <w:rsid w:val="003F6E36"/>
     <w:rsid w:val="003F7282"/>
     <w:rsid w:val="0040307A"/>
     <w:rsid w:val="00410565"/>
     <w:rsid w:val="00441A19"/>
     <w:rsid w:val="00444B46"/>
     <w:rsid w:val="004526BB"/>
     <w:rsid w:val="00457814"/>
@@ -2789,50 +2790,51 @@
     <w:rsid w:val="00D36097"/>
     <w:rsid w:val="00D44C7E"/>
     <w:rsid w:val="00D53E33"/>
     <w:rsid w:val="00D9097F"/>
     <w:rsid w:val="00D91948"/>
     <w:rsid w:val="00DA59B0"/>
     <w:rsid w:val="00DB249A"/>
     <w:rsid w:val="00DB2968"/>
     <w:rsid w:val="00DD0A06"/>
     <w:rsid w:val="00DD6E6F"/>
     <w:rsid w:val="00DE374E"/>
     <w:rsid w:val="00DF198F"/>
     <w:rsid w:val="00E0278F"/>
     <w:rsid w:val="00E06A5A"/>
     <w:rsid w:val="00E1182C"/>
     <w:rsid w:val="00E12A33"/>
     <w:rsid w:val="00E164E2"/>
     <w:rsid w:val="00E30D36"/>
     <w:rsid w:val="00E34636"/>
     <w:rsid w:val="00E45F1B"/>
     <w:rsid w:val="00E64DE3"/>
     <w:rsid w:val="00E669EF"/>
     <w:rsid w:val="00E8000C"/>
     <w:rsid w:val="00E849C1"/>
     <w:rsid w:val="00EB2111"/>
+    <w:rsid w:val="00EC055D"/>
     <w:rsid w:val="00EC4EE4"/>
     <w:rsid w:val="00ED3881"/>
     <w:rsid w:val="00ED6DA3"/>
     <w:rsid w:val="00EE4FF6"/>
     <w:rsid w:val="00EF6CAD"/>
     <w:rsid w:val="00F0693C"/>
     <w:rsid w:val="00F121BC"/>
     <w:rsid w:val="00F1275A"/>
     <w:rsid w:val="00F15D93"/>
     <w:rsid w:val="00F176C5"/>
     <w:rsid w:val="00F24A19"/>
     <w:rsid w:val="00F472B0"/>
     <w:rsid w:val="00F47BA9"/>
     <w:rsid w:val="00F5607E"/>
     <w:rsid w:val="00F74653"/>
     <w:rsid w:val="00F82593"/>
     <w:rsid w:val="00F858D5"/>
     <w:rsid w:val="00F878C6"/>
     <w:rsid w:val="00F93FFB"/>
     <w:rsid w:val="00F9582D"/>
     <w:rsid w:val="00FB3F3A"/>
     <w:rsid w:val="00FB5EDF"/>
     <w:rsid w:val="00FC6A3E"/>
     <w:rsid w:val="00FD5DCB"/>
     <w:rsid w:val="00FE519B"/>
@@ -3242,50 +3244,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E45F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
@@ -3580,51 +3583,51 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@iainmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>