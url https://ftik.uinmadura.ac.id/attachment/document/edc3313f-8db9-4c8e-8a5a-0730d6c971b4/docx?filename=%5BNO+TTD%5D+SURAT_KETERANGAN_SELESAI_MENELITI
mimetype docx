--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -89,60 +89,62 @@
       <w:r w:rsidRPr="0036163C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nomor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0036163C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0036163C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D35A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-{</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D35A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nomor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D35A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D35A4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
@@ -382,67 +384,69 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD2788">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>menerangkan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD2788">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD2788">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bahwa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD2788">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2363A365" w14:textId="77777777" w:rsidR="00DD2788" w:rsidRDefault="00DD2788" w:rsidP="00996EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40801EC7" w14:textId="77777777" w:rsidR="00DD2788" w:rsidRDefault="00DD2788" w:rsidP="00996EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1640,61 +1644,61 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E13E6" w:rsidRPr="00DD2788" w:rsidSect="00EA04A9">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="18711" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="397" w:footer="241" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DF14DED" w14:textId="77777777" w:rsidR="00FB3894" w:rsidRDefault="00FB3894" w:rsidP="00F103E0">
+    <w:p w14:paraId="56D4675D" w14:textId="77777777" w:rsidR="00770532" w:rsidRDefault="00770532" w:rsidP="00F103E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C9B8DC1" w14:textId="77777777" w:rsidR="00FB3894" w:rsidRDefault="00FB3894" w:rsidP="00F103E0">
+    <w:p w14:paraId="436BD0F6" w14:textId="77777777" w:rsidR="00770532" w:rsidRDefault="00770532" w:rsidP="00F103E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2471,61 +2475,61 @@
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="086D7109" w14:textId="77777777" w:rsidR="00725309" w:rsidRDefault="00725309">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4048BCD0" w14:textId="77777777" w:rsidR="00FB3894" w:rsidRDefault="00FB3894" w:rsidP="00F103E0">
+    <w:p w14:paraId="04BB8591" w14:textId="77777777" w:rsidR="00770532" w:rsidRDefault="00770532" w:rsidP="00F103E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72EDAC05" w14:textId="77777777" w:rsidR="00FB3894" w:rsidRDefault="00FB3894" w:rsidP="00F103E0">
+    <w:p w14:paraId="77A83D94" w14:textId="77777777" w:rsidR="00770532" w:rsidRDefault="00770532" w:rsidP="00F103E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FA022AC" w14:textId="77777777" w:rsidR="00725309" w:rsidRDefault="00725309">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
@@ -2722,131 +2726,149 @@
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> Km. 4 </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Pamekasan</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> 69371 Jawa Timur</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="59643D93" w14:textId="034CB05F" w:rsidR="00157D31" w:rsidRDefault="00725309" w:rsidP="00157D31">
+        <w:p w14:paraId="59643D93" w14:textId="66B19CD4" w:rsidR="00157D31" w:rsidRDefault="00725309" w:rsidP="00157D31">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:after="0"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="00725309">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Website: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="00725309">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ftik.uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00157D31">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">    |    email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
             <w:r w:rsidR="00157D31" w:rsidRPr="004B1816">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tarbiyah@iainmadura.ac.id</w:t>
+              <w:t>tarbiyah@</w:t>
+            </w:r>
+            <w:r w:rsidR="00A33050">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uin</w:t>
+            </w:r>
+            <w:r w:rsidR="00157D31" w:rsidRPr="004B1816">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>madura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="43268360" w14:textId="3D01B8E5" w:rsidR="00F631C9" w:rsidRPr="00157D31" w:rsidRDefault="00F631C9" w:rsidP="001A5494">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="64647F97" w14:textId="17E2A8A1" w:rsidR="0079553D" w:rsidRPr="00F631C9" w:rsidRDefault="0079553D" w:rsidP="00F631C9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="086FC425" w14:textId="77777777" w:rsidR="00725309" w:rsidRDefault="00725309">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F103E0"/>
     <w:rsid w:val="00002C2E"/>
     <w:rsid w:val="001017A9"/>
@@ -2856,70 +2878,73 @@
     <w:rsid w:val="001E37BF"/>
     <w:rsid w:val="002227E3"/>
     <w:rsid w:val="002256CC"/>
     <w:rsid w:val="00264C69"/>
     <w:rsid w:val="00266D58"/>
     <w:rsid w:val="00307D70"/>
     <w:rsid w:val="003332CE"/>
     <w:rsid w:val="00353A3F"/>
     <w:rsid w:val="003B3BB4"/>
     <w:rsid w:val="003D3C0B"/>
     <w:rsid w:val="00456961"/>
     <w:rsid w:val="00467844"/>
     <w:rsid w:val="004F1BD1"/>
     <w:rsid w:val="00543641"/>
     <w:rsid w:val="005469AE"/>
     <w:rsid w:val="00560846"/>
     <w:rsid w:val="00565CBE"/>
     <w:rsid w:val="005A149D"/>
     <w:rsid w:val="005B3380"/>
     <w:rsid w:val="0062178A"/>
     <w:rsid w:val="006235FD"/>
     <w:rsid w:val="00657C06"/>
     <w:rsid w:val="00667341"/>
     <w:rsid w:val="00677203"/>
     <w:rsid w:val="006A2CA7"/>
+    <w:rsid w:val="006D1D22"/>
     <w:rsid w:val="007164F0"/>
     <w:rsid w:val="00725309"/>
     <w:rsid w:val="00741B4C"/>
+    <w:rsid w:val="00770532"/>
     <w:rsid w:val="00781FE4"/>
     <w:rsid w:val="0079553D"/>
     <w:rsid w:val="007B12AC"/>
     <w:rsid w:val="007C100A"/>
     <w:rsid w:val="007D401F"/>
     <w:rsid w:val="007E0F55"/>
     <w:rsid w:val="008147BB"/>
     <w:rsid w:val="00824EDF"/>
     <w:rsid w:val="00844A72"/>
     <w:rsid w:val="00847679"/>
     <w:rsid w:val="00854FB0"/>
     <w:rsid w:val="008E13E6"/>
     <w:rsid w:val="00953E95"/>
     <w:rsid w:val="00984B57"/>
     <w:rsid w:val="00996EBF"/>
     <w:rsid w:val="009D495F"/>
     <w:rsid w:val="009F5855"/>
+    <w:rsid w:val="00A33050"/>
     <w:rsid w:val="00A34F03"/>
     <w:rsid w:val="00A40D02"/>
     <w:rsid w:val="00A51820"/>
     <w:rsid w:val="00A57BDF"/>
     <w:rsid w:val="00AB2775"/>
     <w:rsid w:val="00AB63EB"/>
     <w:rsid w:val="00AC0E2E"/>
     <w:rsid w:val="00B65638"/>
     <w:rsid w:val="00B9254F"/>
     <w:rsid w:val="00B96713"/>
     <w:rsid w:val="00BB0ECB"/>
     <w:rsid w:val="00BD1548"/>
     <w:rsid w:val="00BD5ED5"/>
     <w:rsid w:val="00C017C8"/>
     <w:rsid w:val="00C24D17"/>
     <w:rsid w:val="00C34799"/>
     <w:rsid w:val="00C65198"/>
     <w:rsid w:val="00C97A10"/>
     <w:rsid w:val="00CA0CBF"/>
     <w:rsid w:val="00CF0A7D"/>
     <w:rsid w:val="00D10B13"/>
     <w:rsid w:val="00D81C45"/>
     <w:rsid w:val="00D86F26"/>
     <w:rsid w:val="00D964D1"/>
     <w:rsid w:val="00DC63B8"/>
@@ -3347,50 +3372,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F103E0"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>