--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -1,44 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="58550D73" w14:textId="586C6AE0" w:rsidR="00F06B2B" w:rsidRPr="00F06B2B" w:rsidRDefault="0065625D" w:rsidP="00FA0A7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -106,51 +101,51 @@
                                 <w:b/>
                                 <w:lang w:val="id-ID"/>
                               </w:rPr>
                               <w:t>F4</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="417200D2" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:430.8pt;margin-top:-92.25pt;width:43.2pt;height:21.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHtADhJgIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p2lCu3VR02nqKEIa&#10;MDH4AY7jJBb+4tptMn79rp2udMATIg+Wb+718bnnXK+vR63IQYCX1lQ0n80pEYbbRpquot++7t6s&#10;KPGBmYYpa0RFH4Wn15vXr9aDK0Vhe6saAQRBjC8HV9E+BFdmmee90MzPrBMGk60FzQKG0GUNsAHR&#10;tcqK+fwiGyw0DiwX3uPf2ylJNwm/bQUPn9vWi0BURZFbSCuktY5rtlmzsgPmesmPNNg/sNBMGrz0&#10;BHXLAiN7kH9AacnBetuGGbc6s20ruUg9YDf5/LduHnrmROoFxfHuJJP/f7D80+EeiGwquqDEMI0W&#10;fUHRmOmUIEWUZ3C+xKoHdw+xQe/uLP/uibHbHqvEDYAdesEaJJXH+uzFgRh4PErq4aNtEJ3tg01K&#10;jS3oCIgakDEZ8ngyRIyBcPy5XKwuFmgbx1RxucrfJsMyVj4fduDDe2E1iZuKAlJP4Oxw50Mkw8rn&#10;kkTeKtnspFIpgK7eKiAHhrOxS1/ijz2elylDhopeLYtlQn6R8+cQ8/T9DULLgEOupK7o6lTEyqja&#10;O9OkEQxMqmmPlJU5yhiVmxwIYz0ezaht84iCgp2GGR8fbnoLPykZcJAr6n/sGQhK1AeDplzliyhh&#10;SMFieVlgAOeZ+jzDDEeoigZKpu02TK9l70B2Pd6UJxmMvUEjW5lEjiZPrI68cViT9seHFV/DeZyq&#10;fj3/zRMAAAD//wMAUEsDBBQABgAIAAAAIQAwE9Cz4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuW9JRStc1nRBoSBy37sItbby20DhVk26Fpyc7wdH2p9/fn29n07Mzjq6z&#10;JCFaCmBItdUdNRKO5W6RAnNekVa9JZTwjQ62xe1NrjJtL7TH88E3LISQy5SE1vsh49zVLRrllnZA&#10;CreTHY3yYRwbrkd1CeGm5yshEm5UR+FDqwZ8abH+OkxGQtWtjupnX74Js949+Pe5/Jw+XqW8v5uf&#10;N8A8zv4Phqt+UIciOFV2Iu1YLyFNoiSgEhZRGj8CC8g6TkO96rqKxRPwIuf/WxS/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMe0AOEmAgAARgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADAT0LPiAAAADQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+              <v:rect w14:anchorId="417200D2" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:430.8pt;margin-top:-92.25pt;width:43.2pt;height:21.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVU4BUEQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkjY14hRFugwD&#10;um5Atw+QZdkWJosapcTOvn6UkqbZ5WmYHgRSpI4OD6nV7dgbtlfoNdiS55MpZ8pKqLVtS/71y/bN&#10;kjMfhK2FAatKflCe365fv1oNrlAz6MDUChmBWF8MruRdCK7IMi871Qs/AacsBRvAXgRysc1qFAOh&#10;9yabTadX2QBYOwSpvKfT+2OQrxN+0ygZPjWNV4GZkhO3kHZMexX3bL0SRYvCdVqeaIh/YNELbenR&#10;M9S9CILtUP8B1WuJ4KEJEwl9Bk2jpUo1UDX59LdqnjrhVKqFxPHuLJP/f7Dycf/kPmOk7t0DyG+e&#10;Wdh0wrbqDhGGTomansujUNngfHG+EB1PV1k1fISaWit2AZIGY4N9BKTq2JikPpylVmNgkg4X8+XV&#10;nBoiKTS7XuZvUysyUTxfdujDewU9i0bJkTqZwMX+wYdIRhTPKYk8GF1vtTHJwbbaGGR7QV3fppX4&#10;U42XacayoeQ3i9kiIf8S85cQ07T+BtHrQONrdF/y5TlJFFG1d7ZOwxWENkebKBt7kjEqF4fUF2Gs&#10;RkqMZgX1gQRFOI4pfSsyOsAfnA00oiX333cCFWfmg6Wm3OTzKGFIznxxPSMHLyPVZURYSVAlD5wd&#10;zU04/oOdQ9129FKeZLBwR41sdBL5hdWJN41h0v70ZeKcX/op6+Vjr38CAAD//wMAUEsDBBQABgAI&#10;AAAAIQAwE9Cz4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW9JRStc1&#10;nRBoSBy37sItbby20DhVk26Fpyc7wdH2p9/fn29n07Mzjq6zJCFaCmBItdUdNRKO5W6RAnNekVa9&#10;JZTwjQ62xe1NrjJtL7TH88E3LISQy5SE1vsh49zVLRrllnZACreTHY3yYRwbrkd1CeGm5yshEm5U&#10;R+FDqwZ8abH+OkxGQtWtjupnX74Js949+Pe5/Jw+XqW8v5ufN8A8zv4Phqt+UIciOFV2Iu1YLyFN&#10;oiSgEhZRGj8CC8g6TkO96rqKxRPwIuf/WxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJVTgFQRAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADAT0LPiAAAADQEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="30790929" w14:textId="77777777" w:rsidR="00F06B2B" w:rsidRPr="00BF229D" w:rsidRDefault="00F06B2B" w:rsidP="00F06B2B">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="id-ID"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF229D">
                         <w:rPr>
                           <w:b/>
                           <w:lang w:val="id-ID"/>
                         </w:rPr>
                         <w:t>F4</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -332,62 +327,52 @@
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F06B2B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>huruf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F06B2B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> balok</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F06B2B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6004E9E8" w14:textId="3EBCDAC3" w:rsidR="00F06B2B" w:rsidRPr="00F06B2B" w:rsidRDefault="00F06B2B" w:rsidP="00F06B2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="378E5F4B" w14:textId="66C83124" w:rsidR="00F06B2B" w:rsidRPr="00F06B2B" w:rsidRDefault="00F06B2B" w:rsidP="00AA0184">
       <w:pPr>
@@ -553,59 +538,57 @@
       <w:r w:rsidR="00F06B2B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F06B2B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F06B2B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
         </w:rPr>
         <w:t>Tarbiyah</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0065625D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> dan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0065625D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
         </w:rPr>
         <w:t>Ilmu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0065625D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0065625D">
@@ -706,51 +689,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="19AE9B1D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:142.35pt;margin-top:20.05pt;width:337.2pt;height:80.65pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVY0zm8wEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjxkq0z4hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbGzrx8lp2m6vg17ESSSOjrnkFpdjn0n9pq8QVvJ+SyXQluFtbHbSv54uH1z&#10;IYUPYGvo0OpKHrSXl+vXr1aDK3WBLXa1JsEg1peDq2QbgiuzzKtW9+Bn6LTlZIPUQ+AjbbOaYGD0&#10;vsuKPH+XDUi1I1Tae47eTEm5TvhNo1X41jReB9FVkrmFtFJaN3HN1isotwSuNepIA/6BRQ/G8qMn&#10;qBsIIHZkXkD1RhF6bMJMYZ9h0xilkwZWM8//UnPfgtNJC5vj3ckm//9g1df9dxKmruRbKSz03KIH&#10;PQbxEUexjO4MzpdcdO+4LIwc5i4npd7dofrphcXrFuxWXxHh0Gqomd083szOrk44PoJshi9Y8zOw&#10;C5iAxob6aB2bIRidu3Q4dSZSURxcFBfFYsEpxbl5XiyKZWKXQfl43ZEPnzT2Im4qSdz6BA/7Ox8i&#10;HSgfS+JrFm9N16X2d/ZZgAtjJNGPjCfuYdyMyaekLUrbYH1gPYTTUPEn4E2L9FuKgQeqkv7XDkhL&#10;0X227MmHeRIQ0mGxfF+wGjrPbM4zYBVDVTJIMW2vwzS1O0dm2/JLUxcsXrGPjUkKn1gd6fPQJOHH&#10;AY9TeX5OVU/fcP0HAAD//wMAUEsDBBQABgAIAAAAIQCteZHP3gAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NT8MwDIbvSPsPkZF2Y0mnDtau6TSBdgUxPqTdssZrKxqnarK1/HvMCW623kevHxfb&#10;yXXiikNoPWlIFgoEUuVtS7WG97f93RpEiIas6Tyhhm8MsC1nN4XJrR/pFa+HWAsuoZAbDU2MfS5l&#10;qBp0Jix8j8TZ2Q/ORF6HWtrBjFzuOrlU6l460xJfaEyPjw1WX4eL0/DxfD5+puqlfnKrfvSTkuQy&#10;qfX8dtptQESc4h8Mv/qsDiU7nfyFbBCdhuU6fWBUQ6oSEAxkq4yHEycqSUGWhfz/QvkDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAlWNM5vMBAADOAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArXmRz94AAAAKAQAADwAAAAAAAAAAAAAAAABNBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:142.35pt;margin-top:20.05pt;width:337.2pt;height:80.65pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY1y0T4QEAAKkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s7koCyXabFVaFSGV&#10;i1T4AMdxEovEY8beTZavZ+yk2wXeEC+WPWOfOefMeHc9jwM7KnQaTMWzTcqZMhIabbqKf/t6/+qK&#10;M+eFacQARlX8pBy/3r98sZtsqXLoYWgUMgIxrpxsxXvvbZkkTvZqFG4DVhlKtoCj8HTELmlQTIQ+&#10;Dkmepq+TCbCxCFI5R9G7Jcn3Eb9tlfSf29Ypz4aKEzcfV4xrHdZkvxNlh8L2Wq40xD+wGIU2VPQM&#10;dSe8YAfUf0GNWiI4aP1GwphA22qpogZSk6V/qHnshVVRC5nj7Nkm9/9g5afjo/2CzM/vYKYGRhHO&#10;PoD87piB216YTt0gwtQr0VDhLFiWTNaV69NgtStdAKmnj9BQk8XBQwSaWxyDK6STETo14HQ2Xc2e&#10;SQoW+VVeFJSSlMvSvMi321hDlE/PLTr/XsHIwqbiSF2N8OL44HygI8qnK6GagXs9DLGzg/ktQBdD&#10;JNIPjBfufq5npptVW1BTQ3MiPQjLvNB806YH/MnZRLNScffjIFBxNnww5MnbLArw8VBs3+SkBi8z&#10;9WVGGElQFfecLdtbvwzkwaLueqq0dMHADfnY6qjwmdVKn+YhCl9nNwzc5Tneev5h+18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCteZHP3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPsP&#10;kZF2Y0mnDtau6TSBdgUxPqTdssZrKxqnarK1/HvMCW623kevHxfbyXXiikNoPWlIFgoEUuVtS7WG&#10;97f93RpEiIas6Tyhhm8MsC1nN4XJrR/pFa+HWAsuoZAbDU2MfS5lqBp0Jix8j8TZ2Q/ORF6HWtrB&#10;jFzuOrlU6l460xJfaEyPjw1WX4eL0/DxfD5+puqlfnKrfvSTkuQyqfX8dtptQESc4h8Mv/qsDiU7&#10;nfyFbBCdhuU6fWBUQ6oSEAxkq4yHEycqSUGWhfz/QvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAmNctE+EBAACpAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEArXmRz94AAAAKAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5FB90B49" w14:textId="77777777" w:rsidR="00F06B2B" w:rsidRPr="00273C94" w:rsidRDefault="00F06B2B" w:rsidP="00F06B2B">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F06B2B" w:rsidRPr="0052316D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
@@ -981,87 +964,109 @@
                                 <w:i/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5A816127" id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-5.25pt;margin-top:13.35pt;width:134.4pt;height:58.8pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkAMaW8wEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVaUvUdLXsahHS&#10;wiLt8gETx2ksEo8Zu03K1zN22lLgDfFieS4+c+bMeHMzdK04aPIGbSFnk6kU2iqsjN0V8uvLw5u1&#10;FD6AraBFqwt51F7ebF+/2vQu13NssK00CQaxPu9dIZsQXJ5lXjW6Az9Bpy0Ha6QOApu0yyqCntG7&#10;NptPp8usR6ocodLes/d+DMptwq9rrcJTXXsdRFtI5hbSSeks45ltN5DvCFxj1IkG/AOLDozloheo&#10;ewgg9mT+guqMIvRYh4nCLsO6NkqnHrib2fSPbp4bcDr1wuJ4d5HJ/z9Y9fnwhYSpeHZSWOh4RC96&#10;COI9DmIZ1emdzznp2XFaGNgdM2On3j2i+uaFxbsG7E7fEmHfaKiY3Sy+zK6ejjg+gpT9J6y4DOwD&#10;JqChpi4CshiC0XlKx8tkIhUVS66my/WaQ4pjq8VytUyjyyA/v3bkwweNnYiXQhJPPqHD4dGHyAby&#10;c0osZvHBtG2afmt/c3Bi9CT2kfBIPQzlkGSan0UpsTpyO4TjTvEf4EuD9EOKnvepkP77HkhL0X60&#10;LMm72WIRFzAZi7erORt0HSmvI2AVQxUySDFe78K4tHtHZtdwpXEIFm9ZxtqkDqPeI6sTfd6Z1Php&#10;v+NSXtsp69cv3P4EAAD//wMAUEsDBBQABgAIAAAAIQCy08QV3wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcWrtpUkqIUyEQV1ALrcTNjbdJRLyOYrcJf89yguNqnmbeFpvJ&#10;deKCQ2g9aVjMFQikytuWag0f7y+zNYgQDVnTeUIN3xhgU15fFSa3fqQtXnaxFlxCITcamhj7XMpQ&#10;NehMmPseibOTH5yJfA61tIMZudx1MlFqJZ1piRca0+NTg9XX7uw07F9Pn4dUvdXPLutHPylJ7l5q&#10;fXszPT6AiDjFPxh+9VkdSnY6+jPZIDoNs4XKGNWQrO5AMJBk6yWII5NpugRZFvL/C+UPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOQAxpbzAQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALLTxBXfAAAACgEAAA8AAAAAAAAAAAAAAAAATQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="5A816127" id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-5.25pt;margin-top:13.35pt;width:134.4pt;height:58.8pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtQZ0q4wEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/06RVaUvUdBqbhpAG&#10;Qxp8gOPYiUXia67dJuXruXa6rrC3iRfL9nXOPefck+3V2HfsoNAbsCWfz3LOlJVQG9uU/Mf3u3cb&#10;znwQthYdWFXyo/L8avf2zXZwhVpAC12tkBGI9cXgSt6G4Ios87JVvfAzcMpSUQP2ItARm6xGMRB6&#10;32WLPF9lA2DtEKTynm5vpyLfJXytlQwPWnsVWFdy4hbSimmt4prttqJoULjWyBMN8QoWvTCWmp6h&#10;bkUQbI/mBVRvJIIHHWYS+gy0NlIlDaRmnv+j5rEVTiUtZI53Z5v8/4OVXw+P7huyMH6EkQaYRHh3&#10;D/KnZxZuWmEbdY0IQ6tETY3n0bJscL44fRqt9oWPINXwBWoastgHSECjxj66QjoZodMAjmfT1RiY&#10;jC3X+WqzoZKk2nq5Wq/SVDJRPH3t0IdPCnoWNyVHGmpCF4d7HyIbUTw9ic0s3JmuS4Pt7F8X9DDe&#10;JPaR8EQ9jNXITF3yRZQWxVRQH0kOwhQXijdtWsDfnA0UlZL7X3uBirPusyVLPsyXy5itdFi+Xy/o&#10;gJeV6rIirCSokgfOpu1NmPK4d2ialjpNQ7BwTTZqkxQ+szrRpzgk4afoxrxdntOr5x9s9wcAAP//&#10;AwBQSwMEFAAGAAgAAAAhALLTxBXfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxau2lSSohTIRBXUAutxM2Nt0lEvI5itwl/z3KC42qeZt4Wm8l14oJDaD1pWMwVCKTK25Zq&#10;DR/vL7M1iBANWdN5Qg3fGGBTXl8VJrd+pC1edrEWXEIhNxqaGPtcylA16EyY+x6Js5MfnIl8DrW0&#10;gxm53HUyUWolnWmJFxrT41OD1dfu7DTsX0+fh1S91c8u60c/KUnuXmp9ezM9PoCIOMU/GH71WR1K&#10;djr6M9kgOg2zhcoY1ZCs7kAwkGTrJYgjk2m6BFkW8v8L5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEArUGdKuMBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAstPEFd8AAAAKAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="75BED91B" w14:textId="77777777" w:rsidR="00F06B2B" w:rsidRPr="00F06B2B" w:rsidRDefault="00F06B2B" w:rsidP="00F06B2B">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06B2B">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:bCs/>
                           <w:i/>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t>(yan</w:t>
+                        <w:t>(</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00F06B2B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>yan</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00F06B2B">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:bCs/>
                           <w:i/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="id-ID"/>
                         </w:rPr>
                         <w:t xml:space="preserve">g </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00F06B2B">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:bCs/>
                           <w:i/>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">dinyatakan </w:t>
+                        <w:t>dinyatakan</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00F06B2B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F06B2B">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:bCs/>
                           <w:i/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="id-ID"/>
                         </w:rPr>
                         <w:t>l</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F06B2B">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:bCs/>
                           <w:i/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>ulus</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F06B2B">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                           <w:bCs/>
                           <w:i/>
@@ -1480,61 +1485,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Berdasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0052316D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tidak Berkacamata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; tidak </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> &amp; tidak berkopyah</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="04598B0F" w14:textId="5EFF0F08" w:rsidR="00F06B2B" w:rsidRDefault="00F06B2B" w:rsidP="00F06B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052316D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Wanita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0052316D">
@@ -1546,51 +1542,51 @@
       </w:r>
       <w:r w:rsidRPr="00765433">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Jaz Almamater</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">, Berkerudung Putih, dan </w:t>
       </w:r>
       <w:r w:rsidRPr="00765433">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Tidak Berkacamata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE97240" w14:textId="466D43AD" w:rsidR="00B7290F" w:rsidRPr="00B7290F" w:rsidRDefault="00B7290F" w:rsidP="00B7290F">
       <w:pPr>
-        <w:pStyle w:val="DaftarParagraf"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005552CD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Fotocopy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> KTP </w:t>
       </w:r>
     </w:p>
@@ -1926,214 +1922,169 @@
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Ijazah yang sudah tercetak berdasarkan formulir ini tidak dapat dicetak ulang;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7FB9E2" w14:textId="4C6F6F2B" w:rsidR="00FA0A7F" w:rsidRPr="00FA0A7F" w:rsidRDefault="00FA0A7F" w:rsidP="00FA0A7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA0A7F" w:rsidRPr="00FA0A7F" w:rsidSect="00F06B2B">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12242" w:h="18711" w:code="5"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06CD2599" w14:textId="77777777" w:rsidR="00810E95" w:rsidRDefault="00810E95" w:rsidP="00FA0A7F">
+    <w:p w14:paraId="46B61EAB" w14:textId="77777777" w:rsidR="0037775C" w:rsidRDefault="0037775C" w:rsidP="00FA0A7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28662E52" w14:textId="77777777" w:rsidR="00810E95" w:rsidRDefault="00810E95" w:rsidP="00FA0A7F">
+    <w:p w14:paraId="076247C5" w14:textId="77777777" w:rsidR="0037775C" w:rsidRDefault="0037775C" w:rsidP="00FA0A7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23704CFC" w14:textId="77777777" w:rsidR="00810E95" w:rsidRDefault="00810E95" w:rsidP="00FA0A7F">
+    <w:p w14:paraId="67F6E2A9" w14:textId="77777777" w:rsidR="0037775C" w:rsidRDefault="0037775C" w:rsidP="00FA0A7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C963958" w14:textId="77777777" w:rsidR="00810E95" w:rsidRDefault="00810E95" w:rsidP="00FA0A7F">
+    <w:p w14:paraId="2B94DDF2" w14:textId="77777777" w:rsidR="0037775C" w:rsidRDefault="0037775C" w:rsidP="00FA0A7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="7654"/>
     </w:tblGrid>
     <w:tr w:rsidR="0065625D" w:rsidRPr="00F860A0" w14:paraId="7BB824B7" w14:textId="77777777" w:rsidTr="000F4D86">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="43BCEF5B" w14:textId="77777777" w:rsidR="0065625D" w:rsidRPr="00F860A0" w:rsidRDefault="0065625D" w:rsidP="0065625D">
           <w:pPr>
-            <w:pStyle w:val="TidakAdaSpasi"/>
+            <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67495676" wp14:editId="0386CB6E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>23495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-79375</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="897890" cy="897890"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1026" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
@@ -2282,133 +2233,123 @@
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> Km. 4 </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Pamekasan</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> 69371 Jawa Timur</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="174588E2" w14:textId="06E6C61A" w:rsidR="0065625D" w:rsidRDefault="0065625D" w:rsidP="0065625D">
+        <w:p w14:paraId="174588E2" w14:textId="5448D80C" w:rsidR="0065625D" w:rsidRDefault="0065625D" w:rsidP="0065625D">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Website: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidR="00B7290F" w:rsidRPr="00811214">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ftik.uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">    |    email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidRPr="004B1816">
+            <w:r w:rsidR="00C41C4C" w:rsidRPr="00BF5BE0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tarbiyah@iainmadura.ac.id</w:t>
+              <w:t>tarbiyah@uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="61A11539" w14:textId="77777777" w:rsidR="0065625D" w:rsidRPr="00D35A4C" w:rsidRDefault="0065625D" w:rsidP="0065625D">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="40A2B18D" w14:textId="71CC779F" w:rsidR="0065625D" w:rsidRDefault="0065625D" w:rsidP="0065625D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2085"/>
       </w:tabs>
       <w:ind w:left="-709" w:right="-799"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="261068E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C3C11E0"/>
     <w:lvl w:ilvl="0" w:tplc="0421000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -2675,101 +2616,105 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F06B2B"/>
     <w:rsid w:val="00033BFB"/>
+    <w:rsid w:val="000778D1"/>
     <w:rsid w:val="00273C94"/>
     <w:rsid w:val="003253CA"/>
     <w:rsid w:val="003433CF"/>
+    <w:rsid w:val="0037775C"/>
     <w:rsid w:val="00514474"/>
     <w:rsid w:val="005552CD"/>
     <w:rsid w:val="0065625D"/>
     <w:rsid w:val="006703C0"/>
     <w:rsid w:val="006B2F1F"/>
     <w:rsid w:val="006C4D09"/>
     <w:rsid w:val="006E25AA"/>
     <w:rsid w:val="00810E95"/>
     <w:rsid w:val="008363DB"/>
+    <w:rsid w:val="008713D5"/>
     <w:rsid w:val="00A1657A"/>
     <w:rsid w:val="00A60582"/>
     <w:rsid w:val="00A659FD"/>
     <w:rsid w:val="00AA0184"/>
     <w:rsid w:val="00B7290F"/>
     <w:rsid w:val="00BE455B"/>
     <w:rsid w:val="00BF229D"/>
+    <w:rsid w:val="00C41C4C"/>
     <w:rsid w:val="00C54063"/>
     <w:rsid w:val="00C742FC"/>
     <w:rsid w:val="00C9124A"/>
     <w:rsid w:val="00E16487"/>
     <w:rsid w:val="00F06B2B"/>
     <w:rsid w:val="00F677F2"/>
     <w:rsid w:val="00FA0A7F"/>
     <w:rsid w:val="00FF196E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6E607603"/>
   <w15:docId w15:val="{8DF653B3-7013-40A8-B45D-6D93EF562EA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3139,222 +3084,222 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F06B2B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="FontParagrafDefault">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="TidakAdaDaftar">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00F06B2B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TidakAdaSpasi">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F06B2B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderKAR"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA0A7F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderKAR">
-[...1 lines deleted...]
-    <w:basedOn w:val="FontParagrafDefault"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FA0A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterKAR"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA0A7F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterKAR">
-[...1 lines deleted...]
-    <w:basedOn w:val="FontParagrafDefault"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FA0A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="KisiTabel">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TabelNormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA0A7F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DaftarParagraf">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B7290F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SebutanYangBelumTerselesaikan">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="FontParagrafDefault"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B7290F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1559054612">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@iainmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>