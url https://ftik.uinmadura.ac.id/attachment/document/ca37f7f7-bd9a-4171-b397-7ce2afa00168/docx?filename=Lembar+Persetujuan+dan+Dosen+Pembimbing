--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -705,58 +705,58 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B05A2E" w:rsidRPr="00AD4F66" w:rsidSect="00AD4F66">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="18711" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64E4F1C8" w14:textId="77777777" w:rsidR="008268E8" w:rsidRDefault="008268E8" w:rsidP="001E6661">
+    <w:p w14:paraId="08D19A17" w14:textId="77777777" w:rsidR="00F8301F" w:rsidRDefault="00F8301F" w:rsidP="001E6661">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6351683E" w14:textId="77777777" w:rsidR="008268E8" w:rsidRDefault="008268E8" w:rsidP="001E6661">
+    <w:p w14:paraId="6986989F" w14:textId="77777777" w:rsidR="00F8301F" w:rsidRDefault="00F8301F" w:rsidP="001E6661">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1499,58 +1499,58 @@
     <w:r w:rsidRPr="00847C28">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">International certification of standardization by: </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="586B0F41" w14:textId="77777777" w:rsidR="00A42033" w:rsidRDefault="00A42033">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C05F2EE" w14:textId="77777777" w:rsidR="008268E8" w:rsidRDefault="008268E8" w:rsidP="001E6661">
+    <w:p w14:paraId="52E965EF" w14:textId="77777777" w:rsidR="00F8301F" w:rsidRDefault="00F8301F" w:rsidP="001E6661">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="771D32CF" w14:textId="77777777" w:rsidR="008268E8" w:rsidRDefault="008268E8" w:rsidP="001E6661">
+    <w:p w14:paraId="7AE10368" w14:textId="77777777" w:rsidR="00F8301F" w:rsidRDefault="00F8301F" w:rsidP="001E6661">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31E9B411" w14:textId="77777777" w:rsidR="00A42033" w:rsidRDefault="00A42033">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
@@ -1704,92 +1704,110 @@
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> DAN ILMU KEGURUAN</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="563B9004" w14:textId="77777777" w:rsidR="006B055E" w:rsidRDefault="006B055E" w:rsidP="006B055E">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Jl. Raya Panglegur Km. 4 Pamekasan 69371 Jawa Timur</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4610CF5B" w14:textId="1AABD3AB" w:rsidR="006B055E" w:rsidRDefault="006B055E" w:rsidP="006B055E">
+        <w:p w14:paraId="4610CF5B" w14:textId="6FD90783" w:rsidR="006B055E" w:rsidRDefault="006B055E" w:rsidP="006B055E">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:hanging="614"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Website: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidR="00A42033" w:rsidRPr="005E44FF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ftik.uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">    |    email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
             <w:r w:rsidRPr="004B1816">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tarbiyah@iainmadura.ac.id</w:t>
+              <w:t>tarbiyah@</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD09C1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1816">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="0DEFB11A" w14:textId="77777777" w:rsidR="006B055E" w:rsidRPr="00157D31" w:rsidRDefault="006B055E" w:rsidP="006B055E">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1CB20195" w14:textId="77777777" w:rsidR="001E6661" w:rsidRPr="00AD4F66" w:rsidRDefault="001E6661" w:rsidP="00AD4F66">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="id-ID"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -2005,73 +2023,76 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0009589C"/>
     <w:rsid w:val="000469AF"/>
     <w:rsid w:val="0008604E"/>
     <w:rsid w:val="0009589C"/>
     <w:rsid w:val="00135968"/>
+    <w:rsid w:val="001D3B85"/>
     <w:rsid w:val="001E6661"/>
     <w:rsid w:val="002130D1"/>
     <w:rsid w:val="00232CD2"/>
     <w:rsid w:val="002731AC"/>
     <w:rsid w:val="002A50E9"/>
     <w:rsid w:val="002C5579"/>
     <w:rsid w:val="004A0526"/>
     <w:rsid w:val="005C2A4D"/>
     <w:rsid w:val="00667F3E"/>
     <w:rsid w:val="006808D6"/>
     <w:rsid w:val="006B055E"/>
     <w:rsid w:val="008144CC"/>
     <w:rsid w:val="008268E8"/>
     <w:rsid w:val="00903B81"/>
     <w:rsid w:val="00937A34"/>
     <w:rsid w:val="009D0A50"/>
     <w:rsid w:val="00A42033"/>
     <w:rsid w:val="00AA3DE4"/>
     <w:rsid w:val="00AD4F66"/>
     <w:rsid w:val="00B05A2E"/>
     <w:rsid w:val="00B26247"/>
     <w:rsid w:val="00B32206"/>
+    <w:rsid w:val="00BD09C1"/>
     <w:rsid w:val="00C23AD8"/>
+    <w:rsid w:val="00F8301F"/>
     <w:rsid w:val="00F9367E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>