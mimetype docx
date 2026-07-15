--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -10,3064 +10,1598 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F8FA854" w14:textId="1E15EE48" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00145891" w:rsidP="00C92622">
+    <w:p w14:paraId="4D132D29" w14:textId="50E5A61B" w:rsidR="00781108" w:rsidRPr="00514E01" w:rsidRDefault="00145891" w:rsidP="00C92622">
       <w:pPr>
         <w:ind w:right="1620"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nomor</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00781108" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00781108" w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>: B</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>-{nomor surat}</w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Un.31/FT/TL.00</w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>{Bulan}</w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>/{Tahun}</w:t>
       </w:r>
+      <w:r w:rsidR="00F15D93" w:rsidRPr="00514E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05397776" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="73B858DB" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hal</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00145891" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00E669EF" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00E669EF" w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Permohonan Izin </w:t>
       </w:r>
-      <w:r w:rsidR="00E669EF" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00E669EF" w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Melaksanakan Tugas, Orientasi atau Observasi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A88E49" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="0235B708" w14:textId="77777777" w:rsidR="00781108" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456744A3" w14:textId="77777777" w:rsidR="00145891" w:rsidRPr="001A4A90" w:rsidRDefault="00145891" w:rsidP="00145891">
+    <w:p w14:paraId="61BB6FEB" w14:textId="77777777" w:rsidR="00145891" w:rsidRPr="00145891" w:rsidRDefault="00145891" w:rsidP="00145891">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C0EAF2" w14:textId="77777777" w:rsidR="000B784E" w:rsidRPr="001A4A90" w:rsidRDefault="00145891" w:rsidP="00145891">
+    <w:p w14:paraId="6EC1652F" w14:textId="77777777" w:rsidR="000B784E" w:rsidRPr="00145891" w:rsidRDefault="00145891" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Yth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7502158F" w14:textId="77777777" w:rsidR="00316545" w:rsidRPr="001A4A90" w:rsidRDefault="00316545" w:rsidP="00145891">
+    <w:p w14:paraId="0C53B29D" w14:textId="77777777" w:rsidR="00316545" w:rsidRPr="00316545" w:rsidRDefault="00316545" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C02125F" w14:textId="77777777" w:rsidR="003357EC" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="01F7F24D" w14:textId="77777777" w:rsidR="003357EC" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Di –</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2687B76E" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00316545" w:rsidP="00145891">
+    <w:p w14:paraId="20172F78" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00316545" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900" w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tempat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F94C69C" w14:textId="77777777" w:rsidR="00F0693C" w:rsidRPr="001A4A90" w:rsidRDefault="00F0693C" w:rsidP="00145891">
+    <w:p w14:paraId="3484CA9D" w14:textId="77777777" w:rsidR="00F0693C" w:rsidRPr="00145891" w:rsidRDefault="00F0693C" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900" w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49942BBC" w14:textId="77777777" w:rsidR="00F0693C" w:rsidRPr="001A4A90" w:rsidRDefault="00F0693C" w:rsidP="00145891">
+    <w:p w14:paraId="655DC678" w14:textId="77777777" w:rsidR="00F0693C" w:rsidRPr="00145891" w:rsidRDefault="00F0693C" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900" w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="545E95B3" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="5993D6D7" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BA1DC07" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="17A5C981" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Assalamu’alaikum Wr. Wb. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B82D6E1" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="4E3013B5" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="057A4385" w14:textId="68865714" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="2570E949" w14:textId="5796D5F9" w:rsidR="00781108" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang bertanda tangan di bawah ini </w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
-[...5 lines deleted...]
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00FE7D84" w:rsidRPr="00145891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dekan Fakultas Tarbiyah </w:t>
+      </w:r>
+      <w:r w:rsidR="00514E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dan Ilmu Keguruan Universitas</w:t>
+      </w:r>
+      <w:r w:rsidR="00101C60" w:rsidRPr="00145891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Islam</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5607E" w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> Negeri</w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00101C60" w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Madura</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, dengan ini memohon kes</w:t>
       </w:r>
-      <w:r w:rsidR="00F74653" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00F74653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ediaan Bapak/Ibu untuk memberi </w:t>
       </w:r>
-      <w:r w:rsidR="00F74653" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00F74653" w:rsidRPr="00F74653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00F74653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">zin </w:t>
       </w:r>
-      <w:r w:rsidR="00F74653" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00F74653" w:rsidRPr="00F74653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Observasi</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00F74653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0036618C" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="0036618C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7846" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00747E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Kelas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0036618C" w:rsidRPr="001A4A90">
+        <w:t>Kelompok</w:t>
+      </w:r>
+      <w:r w:rsidR="0036618C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F74653" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00F74653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4A90">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+      <w:r w:rsidRPr="00145891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yang akan dilakukan oleh mahasiswa kami : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7CE742" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DD7846">
+    <w:p w14:paraId="77B269E3" w14:textId="77777777" w:rsidR="00747E19" w:rsidRDefault="00747E19" w:rsidP="00145891">
       <w:pPr>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1242" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="576"/>
+        <w:gridCol w:w="2607"/>
+        <w:gridCol w:w="4636"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00747E19" w14:paraId="67B83CC2" w14:textId="77777777" w:rsidTr="00497A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1295178A" w14:textId="77777777" w:rsidR="00747E19" w:rsidRPr="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB4B629" w14:textId="77777777" w:rsidR="00747E19" w:rsidRPr="004C48A9" w:rsidRDefault="00747E19" w:rsidP="004C48A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C48A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>NIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBD4977" w14:textId="77777777" w:rsidR="00747E19" w:rsidRPr="004C48A9" w:rsidRDefault="00747E19" w:rsidP="004C48A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C48A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>NAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00747E19" w14:paraId="26CBA633" w14:textId="77777777" w:rsidTr="00497A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FFD936" w14:textId="77777777" w:rsidR="00747E19" w:rsidRPr="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3CB452" w14:textId="77777777" w:rsidR="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DEA77A" w14:textId="77777777" w:rsidR="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00747E19" w14:paraId="672FB429" w14:textId="77777777" w:rsidTr="00497A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB3B2D0" w14:textId="77777777" w:rsidR="00747E19" w:rsidRPr="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DFCFEC" w14:textId="77777777" w:rsidR="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22385C0A" w14:textId="77777777" w:rsidR="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00747E19" w14:paraId="5F45DF3E" w14:textId="77777777" w:rsidTr="00497A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1F8281" w14:textId="77777777" w:rsidR="00747E19" w:rsidRPr="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2685" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDE6122" w14:textId="77777777" w:rsidR="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21414020" w14:textId="77777777" w:rsidR="00747E19" w:rsidRDefault="00747E19" w:rsidP="00747E19">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="169242A4" w14:textId="77777777" w:rsidR="00F74653" w:rsidRDefault="00F74653" w:rsidP="00145891">
+      <w:pPr>
+        <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="5918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F74653" w:rsidRPr="001A4A90" w14:paraId="64503D3B" w14:textId="77777777" w:rsidTr="00497A93">
+      <w:tr w:rsidR="00F74653" w14:paraId="1A4F16F1" w14:textId="77777777" w:rsidTr="00497A93">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58C0B3AE" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
+          <w:p w14:paraId="04133D63" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A4A90">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Semester </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73B9F8D8" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
+          <w:p w14:paraId="7126AE18" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A4A90">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="408C601E" w14:textId="6CBB8DE9" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
+          <w:p w14:paraId="73F1B238" w14:textId="509B9DCD" w:rsidR="00F74653" w:rsidRPr="00BF7DAB" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74653" w:rsidRPr="001A4A90" w14:paraId="087C0603" w14:textId="77777777" w:rsidTr="00497A93">
+      <w:tr w:rsidR="00F74653" w14:paraId="0AE40C87" w14:textId="77777777" w:rsidTr="00497A93">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7549F492" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
+          <w:p w14:paraId="672FD41F" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A4A90">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Fakultas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313873B6" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
+          <w:p w14:paraId="30E9886C" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A4A90">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBBCB88" w14:textId="03F60606" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="001A4A90" w:rsidP="00DB2968">
+          <w:p w14:paraId="0A2364F0" w14:textId="22882AF0" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A4A90">
-[...3 lines deleted...]
-              <w:t>Fakultas Tarbiyah dan Ilmu Keguruan</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tarbiyah</w:t>
+            </w:r>
+            <w:r w:rsidR="00514E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dan Ilmu Keguruan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74653" w:rsidRPr="001A4A90" w14:paraId="4F3F0A10" w14:textId="77777777" w:rsidTr="00497A93">
+      <w:tr w:rsidR="00F74653" w14:paraId="246940C1" w14:textId="77777777" w:rsidTr="00497A93">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18FF6042" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00C83341" w:rsidP="00DB2968">
+          <w:p w14:paraId="69C15981" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00C83341" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A4A90">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
-            <w:r w:rsidR="00BF7DAB" w:rsidRPr="001A4A90">
+            <w:r w:rsidR="00BF7DAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Studi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="181C7C2D" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
+          <w:p w14:paraId="39938820" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A4A90">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17D486AB" w14:textId="200E2034" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
+          <w:p w14:paraId="6BD9FA6E" w14:textId="7D01B456" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74653" w:rsidRPr="001A4A90" w14:paraId="71083C60" w14:textId="77777777" w:rsidTr="00497A93">
+      <w:tr w:rsidR="00F74653" w14:paraId="608F2DAD" w14:textId="77777777" w:rsidTr="00497A93">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4071EDA4" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00DB2968" w:rsidP="00DB2968">
+          <w:p w14:paraId="74E5EA13" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00DB2968" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A4A90">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="008D4F74" w:rsidRPr="001A4A90">
+            <w:r w:rsidR="008D4F74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>anggal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB680A5" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
+          <w:p w14:paraId="3351E36C" w14:textId="77777777" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A4A90">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D723281" w14:textId="58F636F1" w:rsidR="00F74653" w:rsidRPr="001A4A90" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
+          <w:p w14:paraId="678E7E46" w14:textId="4570328A" w:rsidR="00F74653" w:rsidRPr="00F74653" w:rsidRDefault="00F74653" w:rsidP="00DB2968">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="640133F2" w14:textId="77777777" w:rsidR="00B848D7" w:rsidRPr="001A4A90" w:rsidRDefault="00B848D7" w:rsidP="00145891">
+    <w:p w14:paraId="6FD8356A" w14:textId="77777777" w:rsidR="00B848D7" w:rsidRPr="00145891" w:rsidRDefault="00B848D7" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D32BB89" w14:textId="09361344" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00C92622">
+    <w:p w14:paraId="54860F1B" w14:textId="40597C0A" w:rsidR="00781108" w:rsidRPr="00F74653" w:rsidRDefault="00781108" w:rsidP="00C92622">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dalam rangka penyelesaian tugas pada mata kuliah</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>nama mata kuliah</w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00051A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>yang</w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
-[...5 lines deleted...]
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dibina oleh</w:t>
+      </w:r>
+      <w:r w:rsidR="00747E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145891">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>nama dosen</w:t>
       </w:r>
-      <w:r w:rsidR="00F74653" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00F74653" w:rsidRPr="00F74653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E512A78" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="35FE525B" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Demikian surat permohonan ini kami buat, atas perhatian dan kerja samanya kami sampaikan terima kasih. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD7242C" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="78AA34D6" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A937903" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="34B9F665" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wassalamu’alaikum  Wr.  Wb. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46963770" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="5D2E55E2" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00145891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD9AB3E" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="55A1AD18" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900" w:right="695" w:firstLine="2700"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="388B1E0D" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="001A4A90" w:rsidRDefault="00781108" w:rsidP="00145891">
+    <w:p w14:paraId="367A646F" w14:textId="77777777" w:rsidR="00781108" w:rsidRPr="00145891" w:rsidRDefault="00781108" w:rsidP="00145891">
       <w:pPr>
         <w:ind w:left="900" w:right="695" w:firstLine="2700"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C0C98DC" w14:textId="152949A3" w:rsidR="00145891" w:rsidRPr="001A4A90" w:rsidRDefault="00145891" w:rsidP="00C92622">
+    <w:p w14:paraId="106BD3B0" w14:textId="666D8B30" w:rsidR="00145891" w:rsidRPr="00F74653" w:rsidRDefault="00145891" w:rsidP="00C92622">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5103" w:hanging="63"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="0036163C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pamekasan</w:t>
       </w:r>
-      <w:r w:rsidR="001B0994" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="001B0994">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001A4A90" w:rsidRPr="001A4A90">
+      <w:r w:rsidR="00514E01" w:rsidRPr="00514E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>tanggal surat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A511C59" w14:textId="2B7DDCDF" w:rsidR="00145891" w:rsidRPr="001A4A90" w:rsidRDefault="00145891" w:rsidP="00145891">
+    <w:p w14:paraId="13A4C6DB" w14:textId="1DE4280A" w:rsidR="00145891" w:rsidRPr="0036163C" w:rsidRDefault="00145891" w:rsidP="00145891">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="0036163C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dekan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B92F71" w14:textId="7DA33747" w:rsidR="00145891" w:rsidRPr="001A4A90" w:rsidRDefault="00145891" w:rsidP="00145891">
+    <w:p w14:paraId="336D70B6" w14:textId="77777777" w:rsidR="00145891" w:rsidRPr="0036163C" w:rsidRDefault="00145891" w:rsidP="00145891">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F5DC2DD" w14:textId="3D19EEF9" w:rsidR="00145891" w:rsidRPr="001A4A90" w:rsidRDefault="00145891" w:rsidP="00145891">
+    <w:p w14:paraId="0889D5F4" w14:textId="08EDDE1F" w:rsidR="00145891" w:rsidRPr="0036163C" w:rsidRDefault="00145891" w:rsidP="00145891">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B0976B3" w14:textId="490E2391" w:rsidR="00145891" w:rsidRPr="001A4A90" w:rsidRDefault="00145891" w:rsidP="00145891">
+    <w:p w14:paraId="2AE1B155" w14:textId="7F30F46E" w:rsidR="00145891" w:rsidRPr="0036163C" w:rsidRDefault="00145891" w:rsidP="00145891">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="051B5F69" w14:textId="7813172F" w:rsidR="00145891" w:rsidRPr="001A4A90" w:rsidRDefault="00145891" w:rsidP="00145891">
+    <w:p w14:paraId="2F5CCC7E" w14:textId="77777777" w:rsidR="00145891" w:rsidRPr="0036163C" w:rsidRDefault="00145891" w:rsidP="00145891">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5848AC55" w14:textId="504AB349" w:rsidR="00DD7846" w:rsidRPr="001A4A90" w:rsidRDefault="00E07567" w:rsidP="00145891">
+    <w:p w14:paraId="27244F57" w14:textId="1A713CF1" w:rsidR="00781108" w:rsidRPr="00D955D6" w:rsidRDefault="00D955D6" w:rsidP="0063705C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4962" w:firstLine="78"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4A90">
+      <w:r w:rsidRPr="00D955D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Siswanto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77080DEB" w14:textId="77777777" w:rsidR="00DD7846" w:rsidRPr="001A4A90" w:rsidRDefault="00DD7846" w:rsidP="00DD7846">
-[...1768 lines deleted...]
-    <w:sectPr w:rsidR="00DD7846" w:rsidRPr="001A4A90" w:rsidSect="001A4A90">
+    <w:sectPr w:rsidR="00781108" w:rsidRPr="00D955D6" w:rsidSect="00514E01">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="18711" w:code="9"/>
-      <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="397" w:footer="410" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="397" w:footer="396" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="468A5C0E" w14:textId="77777777" w:rsidR="00442EAA" w:rsidRDefault="00442EAA">
+    <w:p w14:paraId="7D954AC0" w14:textId="77777777" w:rsidR="003413AC" w:rsidRDefault="003413AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="531B8726" w14:textId="77777777" w:rsidR="00442EAA" w:rsidRDefault="00442EAA">
+    <w:p w14:paraId="33AEB663" w14:textId="77777777" w:rsidR="003413AC" w:rsidRDefault="003413AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41120926" w14:textId="77777777" w:rsidR="000411B8" w:rsidRDefault="00622289" w:rsidP="00200745">
+  <w:p w14:paraId="1F1DE0FB" w14:textId="77777777" w:rsidR="000411B8" w:rsidRDefault="00D4247E" w:rsidP="00200745">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="000411B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="000411B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6BF5C28E" w14:textId="77777777" w:rsidR="000411B8" w:rsidRDefault="000411B8" w:rsidP="004E1E2A">
+  <w:p w14:paraId="584CB3CE" w14:textId="77777777" w:rsidR="000411B8" w:rsidRDefault="000411B8" w:rsidP="004E1E2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="164F9EEC" w14:textId="3B4A051A" w:rsidR="00770CB1" w:rsidRDefault="00770CB1" w:rsidP="000E7D74">
+  <w:p w14:paraId="4F815ECA" w14:textId="06750581" w:rsidR="0063705C" w:rsidRDefault="0063705C" w:rsidP="000E7D74">
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1BF1200B" w14:textId="77777777" w:rsidR="00F1632D" w:rsidRDefault="00F1632D" w:rsidP="000E7D74">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1D6A6947" w14:textId="24448918" w:rsidR="00770CB1" w:rsidRPr="00847C28" w:rsidRDefault="00770CB1" w:rsidP="00770CB1">
+  <w:p w14:paraId="5260CFAC" w14:textId="77777777" w:rsidR="0063705C" w:rsidRDefault="0063705C" w:rsidP="000E7D74">
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="471C507A" w14:textId="61A3E046" w:rsidR="0063705C" w:rsidRPr="00847C28" w:rsidRDefault="0063705C" w:rsidP="0063705C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="3402"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="304A3D43" wp14:editId="736C7EAC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13B65787" wp14:editId="7FAB1725">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5715</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-84455</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4923155" cy="45720"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="62" name="Rectangle 44"/>
+              <wp:docPr id="82" name="Rectangle 44"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4923155" cy="45720"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="00B050"/>
                       </a:solidFill>
                       <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="728C732E" id="Rectangle 44" o:spid="_x0000_s1026" style="position:absolute;margin-left:.45pt;margin-top:-6.65pt;width:387.65pt;height:3.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/ER7pTwIAAKMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ayZGuNOkXWosOA&#10;oC3QDj0zshwbk0WNUuJ0Xz9KdtKg22nYRSBFmnx6fPTl1b4zYqfJt2hLOTnLpdBWYdXaTSm/P91+&#10;OJfCB7AVGLS6lC/ay6vF+3eXvSv0FBs0lSbBRawvelfKJgRXZJlXje7An6HTloM1UgeBXdpkFUHP&#10;1TuTTfP8U9YjVY5Qae/59mYIykWqX9dahfu69joIU0rGFtJJ6VzHM1tcQrEhcE2rRhjwDyg6aC03&#10;PZa6gQBiS+0fpbpWEXqsw5nCLsO6bpVOb+DXTPI3r3lswOn0FibHuyNN/v+VVXe7R/dAEbp3K1Q/&#10;PDOS9c4Xx0h0/Jizr6mLuQxc7BOLL0cW9T4IxZezi+nHyXwuheLYbP55mljOoDh87MiHrxo7EY1S&#10;Eg8pcQe7lQ+xPRSHlIQLTVvdtsYkhzbra0NiB3Gg+Zd8fqjuT9OMFX0pp/NZzkNXwMKqDQQ2O1eV&#10;0tuNFGA2rFgVKPW2GDskNcTeN+CboUcqG2XCqIyNEHSS1Qj1lZxorbF6eSBBOOjMO3XbcrUV+PAA&#10;xMJiNLws4Z6P2iBDxNGSokH69bf7mM/z5qgUPQuV4f/cAmkpzDfLSriYzGZR2ckZ6BZ0GlmfRuy2&#10;u0ambsJr6VQy+WMK5mDWhN0z79QyduUQWMW9B6JG5zoMC8RbqfRymdJYzQ7Cyj46FYtHniKPT/tn&#10;IDcOOrBC7vAgaijezHvIjV9aXG4D1m0SwyuvozB5E9I0xq2Nq3bqp6zXf8viNwAAAP//AwBQSwME&#10;FAAGAAgAAAAhABwuBxrdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1Kw0AUhfcF32G4grt2&#10;khYSGzMpRaguhEKjIO4mmWsSzNwJmWmbvL3XVV2eH8758t1ke3HB0XeOFMSrCARS7UxHjYKP98Py&#10;EYQPmozuHaGCGT3sirtFrjPjrnTCSxkawSPkM62gDWHIpPR1i1b7lRuQOPt2o9WB5dhIM+orj9te&#10;rqMokVZ3xA+tHvC5xfqnPFsFLzQe5NvnvnxNq3k749dx6k5HpR7up/0TiIBTuJXhD5/RoWCmyp3J&#10;eNEr2HJPwTLebEBwnKbJGkTFThKDLHL5n7/4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AD8RHulPAgAAowQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABwuBxrdAAAABwEAAA8AAAAAAAAAAAAAAAAAqQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#00b050" stroked="f" strokeweight="2pt"/>
+            <v:rect w14:anchorId="7EAAAD1D" id="Rectangle 44" o:spid="_x0000_s1026" style="position:absolute;margin-left:.45pt;margin-top:-6.65pt;width:387.65pt;height:3.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/ER7pTwIAAKMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ayZGuNOkXWosOA&#10;oC3QDj0zshwbk0WNUuJ0Xz9KdtKg22nYRSBFmnx6fPTl1b4zYqfJt2hLOTnLpdBWYdXaTSm/P91+&#10;OJfCB7AVGLS6lC/ay6vF+3eXvSv0FBs0lSbBRawvelfKJgRXZJlXje7An6HTloM1UgeBXdpkFUHP&#10;1TuTTfP8U9YjVY5Qae/59mYIykWqX9dahfu69joIU0rGFtJJ6VzHM1tcQrEhcE2rRhjwDyg6aC03&#10;PZa6gQBiS+0fpbpWEXqsw5nCLsO6bpVOb+DXTPI3r3lswOn0FibHuyNN/v+VVXe7R/dAEbp3K1Q/&#10;PDOS9c4Xx0h0/Jizr6mLuQxc7BOLL0cW9T4IxZezi+nHyXwuheLYbP55mljOoDh87MiHrxo7EY1S&#10;Eg8pcQe7lQ+xPRSHlIQLTVvdtsYkhzbra0NiB3Gg+Zd8fqjuT9OMFX0pp/NZzkNXwMKqDQQ2O1eV&#10;0tuNFGA2rFgVKPW2GDskNcTeN+CboUcqG2XCqIyNEHSS1Qj1lZxorbF6eSBBOOjMO3XbcrUV+PAA&#10;xMJiNLws4Z6P2iBDxNGSokH69bf7mM/z5qgUPQuV4f/cAmkpzDfLSriYzGZR2ckZ6BZ0GlmfRuy2&#10;u0ambsJr6VQy+WMK5mDWhN0z79QyduUQWMW9B6JG5zoMC8RbqfRymdJYzQ7Cyj46FYtHniKPT/tn&#10;IDcOOrBC7vAgaijezHvIjV9aXG4D1m0SwyuvozB5E9I0xq2Nq3bqp6zXf8viNwAAAP//AwBQSwME&#10;FAAGAAgAAAAhABwuBxrdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1Kw0AUhfcF32G4grt2&#10;khYSGzMpRaguhEKjIO4mmWsSzNwJmWmbvL3XVV2eH8758t1ke3HB0XeOFMSrCARS7UxHjYKP98Py&#10;EYQPmozuHaGCGT3sirtFrjPjrnTCSxkawSPkM62gDWHIpPR1i1b7lRuQOPt2o9WB5dhIM+orj9te&#10;rqMokVZ3xA+tHvC5xfqnPFsFLzQe5NvnvnxNq3k749dx6k5HpR7up/0TiIBTuJXhD5/RoWCmyp3J&#10;eNEr2HJPwTLebEBwnKbJGkTFThKDLHL5n7/4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AD8RHulPAgAAowQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABwuBxrdAAAABwEAAA8AAAAAAAAAAAAAAAAAqQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#00b050" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B1D07C9" wp14:editId="1095D1E4">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55488805" wp14:editId="0568E1A3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5056505</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-132715</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="247015" cy="404495"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="53" name="Picture 53" descr="Description: Quality_001"/>
+          <wp:docPr id="73" name="Picture 73" descr="Description: Quality_001"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 41" descr="Description: Quality_001"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3076,62 +1610,62 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="247015" cy="404495"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13C078B2" wp14:editId="67DDA4D4">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A970793" wp14:editId="0178528C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5358765</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-113665</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="385445" cy="385445"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="54" name="Picture 54" descr="Description: JAS-ANZ with URL "/>
+          <wp:docPr id="74" name="Picture 74" descr="Description: JAS-ANZ with URL "/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 42" descr="Description: JAS-ANZ with URL "/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3140,62 +1674,62 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="385445" cy="385445"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59E313DD" wp14:editId="2B603195">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F0A717C" wp14:editId="12EC5C64">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5782945</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-91440</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="361950" cy="324485"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="55" name="Picture 55" descr="Description: EO210014_Sertifikat_ISO_210012018_001-removebg-preview"/>
+          <wp:docPr id="75" name="Picture 75" descr="Description: EO210014_Sertifikat_ISO_210012018_001-removebg-preview"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 43" descr="Description: EO210014_Sertifikat_ISO_210012018_001-removebg-preview"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3204,62 +1738,62 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="361950" cy="324485"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="777DDEE5" wp14:editId="4585C5B6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EB08F24" wp14:editId="2E21376D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3039745</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4704715</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="408305" cy="652145"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="56" name="Picture 56" descr="Description: Quality_001"/>
+          <wp:docPr id="76" name="Picture 76" descr="Description: Quality_001"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 34" descr="Description: Quality_001"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3268,62 +1802,62 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="408305" cy="652145"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32DD00B0" wp14:editId="47502C78">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="567043E6" wp14:editId="25722A6F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4095750</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4780915</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="642620" cy="564515"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="57" name="Picture 57" descr="Description: EO210014_Sertifikat_ISO_210012018_001-removebg-preview"/>
+          <wp:docPr id="77" name="Picture 77" descr="Description: EO210014_Sertifikat_ISO_210012018_001-removebg-preview"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 33" descr="Description: EO210014_Sertifikat_ISO_210012018_001-removebg-preview"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3332,62 +1866,62 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="642620" cy="564515"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63701F66" wp14:editId="77B29C02">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BE9B715" wp14:editId="29889200">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3495675</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4771390</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="581025" cy="581025"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="58" name="Picture 58" descr="Description: JAS-ANZ with URL "/>
+          <wp:docPr id="78" name="Picture 78" descr="Description: JAS-ANZ with URL "/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 32" descr="Description: JAS-ANZ with URL "/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3396,62 +1930,62 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="581025" cy="581025"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F71867C" wp14:editId="36619D25">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40216304" wp14:editId="754BBD68">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5649595</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9857740</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="408305" cy="652145"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="59" name="Picture 59" descr="Description: Quality_001"/>
+          <wp:docPr id="79" name="Picture 79" descr="Description: Quality_001"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 30" descr="Description: Quality_001"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3460,62 +1994,62 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="408305" cy="652145"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21413B9C" wp14:editId="2DE9143D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BE067BE" wp14:editId="19993C39">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6705600</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9933940</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="642620" cy="564515"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="60" name="Picture 60" descr="Description: EO210014_Sertifikat_ISO_210012018_001-removebg-preview"/>
+          <wp:docPr id="80" name="Picture 80" descr="Description: EO210014_Sertifikat_ISO_210012018_001-removebg-preview"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 29" descr="Description: EO210014_Sertifikat_ISO_210012018_001-removebg-preview"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3524,62 +2058,62 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="642620" cy="564515"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E988D1D" wp14:editId="5510804B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AF8D551" wp14:editId="600BD8C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6105525</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9924415</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="581025" cy="581025"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="61" name="Picture 61" descr="Description: JAS-ANZ with URL "/>
+          <wp:docPr id="81" name="Picture 81" descr="Description: JAS-ANZ with URL "/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 28" descr="Description: JAS-ANZ with URL "/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3603,141 +2137,141 @@
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00847C28">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">            </w:t>
     </w:r>
     <w:r w:rsidRPr="00847C28">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">International certification of standardization by: </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4D9034E6" w14:textId="77777777" w:rsidR="00770CB1" w:rsidRPr="00770CB1" w:rsidRDefault="00770CB1" w:rsidP="000E7D74">
+  <w:p w14:paraId="72C53CB1" w14:textId="77777777" w:rsidR="0063705C" w:rsidRPr="0063705C" w:rsidRDefault="0063705C" w:rsidP="000E7D74">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02FFBED8" w14:textId="77777777" w:rsidR="00895BBD" w:rsidRDefault="00895BBD">
+  <w:p w14:paraId="43139E22" w14:textId="77777777" w:rsidR="001A4DA4" w:rsidRDefault="001A4DA4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AAA07B4" w14:textId="77777777" w:rsidR="00442EAA" w:rsidRDefault="00442EAA">
+    <w:p w14:paraId="726B7C23" w14:textId="77777777" w:rsidR="003413AC" w:rsidRDefault="003413AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7743CD39" w14:textId="77777777" w:rsidR="00442EAA" w:rsidRDefault="00442EAA">
+    <w:p w14:paraId="5A70B111" w14:textId="77777777" w:rsidR="003413AC" w:rsidRDefault="003413AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="427930D9" w14:textId="77777777" w:rsidR="00895BBD" w:rsidRDefault="00895BBD">
+  <w:p w14:paraId="39022EC2" w14:textId="77777777" w:rsidR="001A4DA4" w:rsidRDefault="001A4DA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="7654"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001A4A90" w:rsidRPr="00F860A0" w14:paraId="1A6677ED" w14:textId="77777777" w:rsidTr="00CD025F">
+    <w:tr w:rsidR="00514E01" w:rsidRPr="00F860A0" w14:paraId="6C849EE8" w14:textId="77777777" w:rsidTr="00CD025F">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7E05D0C2" w14:textId="77777777" w:rsidR="001A4A90" w:rsidRPr="00F860A0" w:rsidRDefault="001A4A90" w:rsidP="001A4A90">
+        <w:p w14:paraId="6CE402A5" w14:textId="77777777" w:rsidR="00514E01" w:rsidRPr="00F860A0" w:rsidRDefault="00514E01" w:rsidP="00514E01">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D8F5E08" wp14:editId="10172B08">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C97BF6D" wp14:editId="34977C7C">
                 <wp:extent cx="869315" cy="869315"/>
                 <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
                 <wp:docPr id="1026" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect l="1773" r="85265" b="10481"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr>
@@ -3745,591 +2279,592 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="869315" cy="869315"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7654" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="40269BA3" w14:textId="77777777" w:rsidR="001A4A90" w:rsidRPr="00ED44DC" w:rsidRDefault="001A4A90" w:rsidP="001A4A90">
+        <w:p w14:paraId="02465414" w14:textId="77777777" w:rsidR="00514E01" w:rsidRPr="00ED44DC" w:rsidRDefault="00514E01" w:rsidP="00514E01">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED44DC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>KEMENTERIAN AGAMA REPUBLIK INDONESIA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="242D8B1E" w14:textId="77777777" w:rsidR="001A4A90" w:rsidRPr="00ED44DC" w:rsidRDefault="001A4A90" w:rsidP="001A4A90">
+        <w:p w14:paraId="5F14388A" w14:textId="77777777" w:rsidR="00514E01" w:rsidRPr="00ED44DC" w:rsidRDefault="00514E01" w:rsidP="00514E01">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED44DC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>UNIVERSITAS ISLAM NEGERI MADURA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="023EBBA5" w14:textId="77777777" w:rsidR="001A4A90" w:rsidRDefault="001A4A90" w:rsidP="001A4A90">
+        <w:p w14:paraId="25C9E599" w14:textId="77777777" w:rsidR="00514E01" w:rsidRDefault="00514E01" w:rsidP="00514E01">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED44DC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>FAKULTAS TARBIYAH</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> DAN ILMU KEGURUAN</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3BB14FD4" w14:textId="77777777" w:rsidR="001A4A90" w:rsidRDefault="001A4A90" w:rsidP="001A4A90">
+        <w:p w14:paraId="4D79D26F" w14:textId="77777777" w:rsidR="00514E01" w:rsidRDefault="00514E01" w:rsidP="00514E01">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Jl. Raya Panglegur Km. 4 Pamekasan 69371 Jawa Timur</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1C505C46" w14:textId="5DED6A54" w:rsidR="001A4A90" w:rsidRDefault="00895BBD" w:rsidP="001A4A90">
+        <w:p w14:paraId="558ABA79" w14:textId="4AAAA969" w:rsidR="00514E01" w:rsidRDefault="001A4DA4" w:rsidP="00514E01">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:hanging="614"/>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r w:rsidRPr="00895BBD">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Website: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="00895BBD">
+            <w:r w:rsidR="00207BCA" w:rsidRPr="00B34A38">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ftik.uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="001A4A90">
+          <w:r w:rsidR="00514E01">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">    |    email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidR="001A4A90" w:rsidRPr="004B1816">
+            <w:r w:rsidR="005E2315" w:rsidRPr="000642F2">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tarbiyah@iainmadura.ac.id</w:t>
+              <w:t>tarbiyah@uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51F0B542" w14:textId="77777777" w:rsidR="001A4A90" w:rsidRPr="00157D31" w:rsidRDefault="001A4A90" w:rsidP="001A4A90">
+        <w:p w14:paraId="46209F1B" w14:textId="77777777" w:rsidR="00514E01" w:rsidRPr="00157D31" w:rsidRDefault="00514E01" w:rsidP="00514E01">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="42E708D8" w14:textId="77777777" w:rsidR="00DD6E6F" w:rsidRPr="001A4A90" w:rsidRDefault="00DD6E6F" w:rsidP="001A4A90">
+  <w:p w14:paraId="030DEF7D" w14:textId="77777777" w:rsidR="00DD6E6F" w:rsidRPr="00514E01" w:rsidRDefault="00DD6E6F" w:rsidP="00514E01">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E100679" w14:textId="77777777" w:rsidR="00895BBD" w:rsidRDefault="00895BBD">
+  <w:p w14:paraId="6133442D" w14:textId="77777777" w:rsidR="001A4DA4" w:rsidRDefault="001A4DA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E45F1B"/>
     <w:rsid w:val="00001D57"/>
     <w:rsid w:val="0000531A"/>
+    <w:rsid w:val="00007FCE"/>
+    <w:rsid w:val="000126E0"/>
     <w:rsid w:val="00014D96"/>
     <w:rsid w:val="0003158E"/>
     <w:rsid w:val="00031D50"/>
     <w:rsid w:val="00031F5B"/>
-    <w:rsid w:val="00035B7E"/>
     <w:rsid w:val="00036836"/>
     <w:rsid w:val="00040F9B"/>
     <w:rsid w:val="000411B8"/>
     <w:rsid w:val="0004581D"/>
     <w:rsid w:val="00050F10"/>
     <w:rsid w:val="00051A15"/>
     <w:rsid w:val="000553F0"/>
     <w:rsid w:val="00056FAE"/>
     <w:rsid w:val="000646C2"/>
     <w:rsid w:val="0006529E"/>
     <w:rsid w:val="00065E7B"/>
     <w:rsid w:val="0007120A"/>
     <w:rsid w:val="0009552B"/>
     <w:rsid w:val="0009628F"/>
     <w:rsid w:val="00096673"/>
     <w:rsid w:val="00096ADA"/>
     <w:rsid w:val="000A6704"/>
     <w:rsid w:val="000B784E"/>
     <w:rsid w:val="000D63D8"/>
     <w:rsid w:val="000D6C9A"/>
     <w:rsid w:val="000E7D74"/>
     <w:rsid w:val="00101C60"/>
     <w:rsid w:val="00104F59"/>
     <w:rsid w:val="00114B7B"/>
     <w:rsid w:val="00145891"/>
     <w:rsid w:val="00185F12"/>
-    <w:rsid w:val="001A4A90"/>
+    <w:rsid w:val="001A4DA4"/>
     <w:rsid w:val="001B0994"/>
     <w:rsid w:val="001B553C"/>
     <w:rsid w:val="001B74E5"/>
     <w:rsid w:val="001C010D"/>
     <w:rsid w:val="001C3871"/>
     <w:rsid w:val="001D519F"/>
     <w:rsid w:val="001E5210"/>
-    <w:rsid w:val="001F2F88"/>
     <w:rsid w:val="001F3536"/>
     <w:rsid w:val="001F5126"/>
     <w:rsid w:val="00200745"/>
     <w:rsid w:val="00201DF8"/>
+    <w:rsid w:val="00207BCA"/>
     <w:rsid w:val="00217389"/>
     <w:rsid w:val="002203C1"/>
     <w:rsid w:val="00221740"/>
     <w:rsid w:val="0022353C"/>
     <w:rsid w:val="002321A5"/>
     <w:rsid w:val="002338B2"/>
     <w:rsid w:val="00236D77"/>
     <w:rsid w:val="00250713"/>
     <w:rsid w:val="00271806"/>
     <w:rsid w:val="00271F6B"/>
     <w:rsid w:val="00277891"/>
     <w:rsid w:val="00280049"/>
     <w:rsid w:val="002960B7"/>
     <w:rsid w:val="00296770"/>
     <w:rsid w:val="002A7F78"/>
     <w:rsid w:val="002B2392"/>
     <w:rsid w:val="002B3CEA"/>
     <w:rsid w:val="002D69CC"/>
     <w:rsid w:val="002E256E"/>
     <w:rsid w:val="0031006F"/>
     <w:rsid w:val="00316545"/>
+    <w:rsid w:val="003275C1"/>
     <w:rsid w:val="003357EC"/>
+    <w:rsid w:val="003413AC"/>
     <w:rsid w:val="00344B4F"/>
     <w:rsid w:val="00351F87"/>
     <w:rsid w:val="00364CF7"/>
     <w:rsid w:val="0036618C"/>
     <w:rsid w:val="003669DF"/>
     <w:rsid w:val="0037511F"/>
+    <w:rsid w:val="003A3F5D"/>
     <w:rsid w:val="003B4349"/>
     <w:rsid w:val="003C3D21"/>
     <w:rsid w:val="003C7192"/>
     <w:rsid w:val="003D5F71"/>
     <w:rsid w:val="003F1691"/>
     <w:rsid w:val="003F6E36"/>
     <w:rsid w:val="003F7282"/>
     <w:rsid w:val="0040307A"/>
     <w:rsid w:val="00410565"/>
     <w:rsid w:val="00441A19"/>
-    <w:rsid w:val="00442EAA"/>
     <w:rsid w:val="00444B46"/>
     <w:rsid w:val="004526BB"/>
     <w:rsid w:val="00457814"/>
     <w:rsid w:val="004972F4"/>
     <w:rsid w:val="00497A93"/>
     <w:rsid w:val="004A6A2F"/>
     <w:rsid w:val="004C0ED5"/>
     <w:rsid w:val="004C48A9"/>
     <w:rsid w:val="004C6691"/>
     <w:rsid w:val="004C7106"/>
     <w:rsid w:val="004E1E2A"/>
     <w:rsid w:val="004E472B"/>
     <w:rsid w:val="004E707A"/>
     <w:rsid w:val="004E7C58"/>
     <w:rsid w:val="004F6D65"/>
     <w:rsid w:val="005104A4"/>
+    <w:rsid w:val="00514E01"/>
     <w:rsid w:val="00520DE2"/>
     <w:rsid w:val="00521B76"/>
     <w:rsid w:val="00531E2C"/>
     <w:rsid w:val="00536ACF"/>
     <w:rsid w:val="005505B1"/>
     <w:rsid w:val="00551905"/>
     <w:rsid w:val="00554FE4"/>
     <w:rsid w:val="0056059B"/>
     <w:rsid w:val="005646B5"/>
     <w:rsid w:val="00570AB9"/>
     <w:rsid w:val="00571138"/>
     <w:rsid w:val="00571D10"/>
     <w:rsid w:val="005803B0"/>
     <w:rsid w:val="005849D4"/>
     <w:rsid w:val="005950BA"/>
     <w:rsid w:val="005A26EC"/>
     <w:rsid w:val="005B0047"/>
     <w:rsid w:val="005B7976"/>
     <w:rsid w:val="005D7497"/>
-    <w:rsid w:val="005D785F"/>
+    <w:rsid w:val="005E2315"/>
     <w:rsid w:val="005E54C7"/>
     <w:rsid w:val="005F45E4"/>
     <w:rsid w:val="005F63F9"/>
     <w:rsid w:val="00602449"/>
+    <w:rsid w:val="00603611"/>
     <w:rsid w:val="00613ED9"/>
-    <w:rsid w:val="00622289"/>
     <w:rsid w:val="0062306D"/>
     <w:rsid w:val="0062749D"/>
     <w:rsid w:val="00634760"/>
     <w:rsid w:val="00635286"/>
+    <w:rsid w:val="0063705C"/>
     <w:rsid w:val="006432D7"/>
-    <w:rsid w:val="0068639D"/>
     <w:rsid w:val="006954B6"/>
     <w:rsid w:val="006A5FB1"/>
     <w:rsid w:val="006B43D2"/>
     <w:rsid w:val="006B5F5E"/>
     <w:rsid w:val="006B71D6"/>
     <w:rsid w:val="006C5D2C"/>
     <w:rsid w:val="006D1A00"/>
     <w:rsid w:val="006E4C7B"/>
     <w:rsid w:val="006F40BC"/>
     <w:rsid w:val="006F5EB6"/>
     <w:rsid w:val="0070391F"/>
-    <w:rsid w:val="007164F0"/>
     <w:rsid w:val="00721BCE"/>
     <w:rsid w:val="0072638A"/>
     <w:rsid w:val="0074111C"/>
     <w:rsid w:val="00742A29"/>
     <w:rsid w:val="00742BB3"/>
     <w:rsid w:val="00747E19"/>
     <w:rsid w:val="00756E2E"/>
     <w:rsid w:val="00761204"/>
     <w:rsid w:val="00761CFD"/>
-    <w:rsid w:val="00770CB1"/>
     <w:rsid w:val="00772CBA"/>
     <w:rsid w:val="007809D0"/>
     <w:rsid w:val="00781108"/>
     <w:rsid w:val="00783DD8"/>
     <w:rsid w:val="0078716C"/>
     <w:rsid w:val="00793825"/>
     <w:rsid w:val="007939A6"/>
     <w:rsid w:val="007A2BD0"/>
     <w:rsid w:val="007A3940"/>
     <w:rsid w:val="007C084C"/>
     <w:rsid w:val="007C100A"/>
     <w:rsid w:val="007C2B83"/>
     <w:rsid w:val="007D079E"/>
     <w:rsid w:val="007E763D"/>
     <w:rsid w:val="007F3409"/>
     <w:rsid w:val="007F70EA"/>
     <w:rsid w:val="00804AA0"/>
     <w:rsid w:val="00811AA3"/>
     <w:rsid w:val="0083095F"/>
     <w:rsid w:val="00837E6C"/>
     <w:rsid w:val="0085223C"/>
     <w:rsid w:val="00852938"/>
     <w:rsid w:val="00864CFD"/>
     <w:rsid w:val="0086544B"/>
     <w:rsid w:val="008713F9"/>
     <w:rsid w:val="00873EF7"/>
     <w:rsid w:val="00880758"/>
     <w:rsid w:val="00884348"/>
     <w:rsid w:val="008955D5"/>
-    <w:rsid w:val="00895BBD"/>
     <w:rsid w:val="008B54B5"/>
     <w:rsid w:val="008D4F74"/>
     <w:rsid w:val="008D5FBB"/>
     <w:rsid w:val="008E195E"/>
+    <w:rsid w:val="008E4E00"/>
     <w:rsid w:val="008F4080"/>
     <w:rsid w:val="009029CB"/>
     <w:rsid w:val="00903CA5"/>
     <w:rsid w:val="0091537C"/>
     <w:rsid w:val="00952D8A"/>
     <w:rsid w:val="00956323"/>
     <w:rsid w:val="009639DA"/>
     <w:rsid w:val="0098133F"/>
     <w:rsid w:val="00996BFA"/>
     <w:rsid w:val="009A37EA"/>
     <w:rsid w:val="009A6011"/>
     <w:rsid w:val="009A63CE"/>
     <w:rsid w:val="009B05CD"/>
     <w:rsid w:val="009B074B"/>
     <w:rsid w:val="009C3EFD"/>
     <w:rsid w:val="009D7396"/>
     <w:rsid w:val="009D77FF"/>
     <w:rsid w:val="009F214F"/>
-    <w:rsid w:val="00A17E26"/>
     <w:rsid w:val="00A367BA"/>
     <w:rsid w:val="00A40315"/>
     <w:rsid w:val="00A449A9"/>
     <w:rsid w:val="00A4785F"/>
     <w:rsid w:val="00A510C7"/>
     <w:rsid w:val="00A53626"/>
     <w:rsid w:val="00A53D0F"/>
     <w:rsid w:val="00A65814"/>
     <w:rsid w:val="00A76D19"/>
     <w:rsid w:val="00A82C76"/>
     <w:rsid w:val="00A84A72"/>
     <w:rsid w:val="00AB50C0"/>
     <w:rsid w:val="00AC190B"/>
     <w:rsid w:val="00AD1F7F"/>
     <w:rsid w:val="00AE0344"/>
     <w:rsid w:val="00AE2F09"/>
     <w:rsid w:val="00AF5BEF"/>
     <w:rsid w:val="00B13E40"/>
     <w:rsid w:val="00B33BF9"/>
     <w:rsid w:val="00B62613"/>
     <w:rsid w:val="00B64D22"/>
     <w:rsid w:val="00B70970"/>
     <w:rsid w:val="00B81109"/>
     <w:rsid w:val="00B848D7"/>
     <w:rsid w:val="00B91352"/>
     <w:rsid w:val="00B92455"/>
     <w:rsid w:val="00BA1896"/>
     <w:rsid w:val="00BC04FB"/>
     <w:rsid w:val="00BC1BBE"/>
     <w:rsid w:val="00BE2EA8"/>
     <w:rsid w:val="00BE6822"/>
     <w:rsid w:val="00BF0C9B"/>
     <w:rsid w:val="00BF7DAB"/>
     <w:rsid w:val="00C14B97"/>
     <w:rsid w:val="00C259A5"/>
     <w:rsid w:val="00C26FE5"/>
     <w:rsid w:val="00C45CB1"/>
     <w:rsid w:val="00C6749A"/>
     <w:rsid w:val="00C73955"/>
     <w:rsid w:val="00C83341"/>
     <w:rsid w:val="00C86601"/>
     <w:rsid w:val="00C92622"/>
     <w:rsid w:val="00C92684"/>
     <w:rsid w:val="00C979A1"/>
     <w:rsid w:val="00CA5ACD"/>
     <w:rsid w:val="00CB56EE"/>
     <w:rsid w:val="00CC1FD2"/>
-    <w:rsid w:val="00CC5143"/>
     <w:rsid w:val="00CD2413"/>
     <w:rsid w:val="00CE0931"/>
     <w:rsid w:val="00CE19D0"/>
     <w:rsid w:val="00CE6E7F"/>
     <w:rsid w:val="00CF4249"/>
     <w:rsid w:val="00CF7B32"/>
     <w:rsid w:val="00D0670F"/>
     <w:rsid w:val="00D07C78"/>
     <w:rsid w:val="00D11127"/>
     <w:rsid w:val="00D27BCA"/>
     <w:rsid w:val="00D36097"/>
     <w:rsid w:val="00D4247E"/>
     <w:rsid w:val="00D44C7E"/>
     <w:rsid w:val="00D53E33"/>
     <w:rsid w:val="00D9097F"/>
     <w:rsid w:val="00D91948"/>
+    <w:rsid w:val="00D955D6"/>
     <w:rsid w:val="00DA59B0"/>
     <w:rsid w:val="00DB249A"/>
     <w:rsid w:val="00DB2968"/>
     <w:rsid w:val="00DD0A06"/>
     <w:rsid w:val="00DD6E6F"/>
-    <w:rsid w:val="00DD7846"/>
     <w:rsid w:val="00DE374E"/>
     <w:rsid w:val="00DF198F"/>
     <w:rsid w:val="00E0278F"/>
     <w:rsid w:val="00E06A5A"/>
-    <w:rsid w:val="00E07567"/>
     <w:rsid w:val="00E1182C"/>
     <w:rsid w:val="00E12A33"/>
     <w:rsid w:val="00E164E2"/>
     <w:rsid w:val="00E30D36"/>
     <w:rsid w:val="00E34636"/>
     <w:rsid w:val="00E45F1B"/>
     <w:rsid w:val="00E64DE3"/>
     <w:rsid w:val="00E669EF"/>
     <w:rsid w:val="00E8000C"/>
     <w:rsid w:val="00EB2111"/>
     <w:rsid w:val="00EC4EE4"/>
+    <w:rsid w:val="00EC62DB"/>
     <w:rsid w:val="00ED3881"/>
     <w:rsid w:val="00ED6DA3"/>
     <w:rsid w:val="00EE4FF6"/>
     <w:rsid w:val="00EF6CAD"/>
     <w:rsid w:val="00F0693C"/>
     <w:rsid w:val="00F121BC"/>
     <w:rsid w:val="00F1275A"/>
     <w:rsid w:val="00F15D93"/>
+    <w:rsid w:val="00F1632D"/>
     <w:rsid w:val="00F24A19"/>
     <w:rsid w:val="00F36E92"/>
     <w:rsid w:val="00F472B0"/>
     <w:rsid w:val="00F47BA9"/>
     <w:rsid w:val="00F5607E"/>
     <w:rsid w:val="00F74653"/>
     <w:rsid w:val="00F82593"/>
     <w:rsid w:val="00F858D5"/>
     <w:rsid w:val="00F878C6"/>
     <w:rsid w:val="00F93FFB"/>
     <w:rsid w:val="00F9582D"/>
     <w:rsid w:val="00FB3F3A"/>
     <w:rsid w:val="00FB5EDF"/>
     <w:rsid w:val="00FC6A3E"/>
     <w:rsid w:val="00FD5DCB"/>
     <w:rsid w:val="00FE519B"/>
     <w:rsid w:val="00FE7D84"/>
     <w:rsid w:val="00FF13D5"/>
     <w:rsid w:val="00FF168B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5F3DA13F"/>
+  <w14:docId w14:val="1994D8F5"/>
   <w15:docId w15:val="{640767A4-419C-4B68-8405-AF9EC7431A8C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Batang" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4684,50 +3219,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E45F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
@@ -4904,51 +3440,51 @@
     <w:rsid w:val="006C5D2C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C5D2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00895BBD"/>
+    <w:rsid w:val="00207BCA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="720324920">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="720324923">
           <w:marLeft w:val="0"/>
@@ -5010,63 +3546,65 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="720324922">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@iainmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5328,67 +3866,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FB6DF3-38B7-4C7D-9C64-0DD90239F81A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>922</Characters>
+  <Pages>1</Pages>
+  <Words>121</Words>
+  <Characters>694</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>stain</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1081</CharactersWithSpaces>
+  <CharactersWithSpaces>814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>puskom</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>