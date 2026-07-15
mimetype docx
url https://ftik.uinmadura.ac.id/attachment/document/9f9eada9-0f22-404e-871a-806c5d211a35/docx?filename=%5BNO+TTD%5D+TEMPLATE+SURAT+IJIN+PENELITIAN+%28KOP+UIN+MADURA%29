--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -4,86 +4,86 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="60BB5921" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="70"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRPr="00520343" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E573E81" w14:textId="77777777" w:rsidR="00A87467" w:rsidRPr="00520343" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="6240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pamekasan, </w:t>
       </w:r>
       <w:r w:rsidR="00520343" w:rsidRPr="00520343">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>tanggal surat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="44058379" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="82"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2291A408" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1889"/>
         </w:tabs>
         <w:ind w:left="900"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Nomor</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>: B-</w:t>
       </w:r>
       <w:r w:rsidR="00520343" w:rsidRPr="00520343">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>nomor surat</w:t>
       </w:r>
       <w:r>
@@ -104,234 +104,234 @@
         </w:rPr>
         <w:t>/FT/TL.00/</w:t>
       </w:r>
       <w:r w:rsidR="00520343" w:rsidRPr="00520343">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>bulan</w:t>
       </w:r>
       <w:r w:rsidRPr="00520343">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00520343" w:rsidRPr="00520343">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>tahun</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="484E9009" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1889"/>
         </w:tabs>
         <w:spacing w:before="42"/>
         <w:ind w:left="900"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Perihal</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">: Permohonan Izin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Penelitian</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
-[...4 lines deleted...]
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="08F88DE7" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42688839" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="124"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F3EBA1D" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Yth.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRPr="00520343" w:rsidRDefault="00520343">
+    <w:p w14:paraId="6476C858" w14:textId="77777777" w:rsidR="00A87467" w:rsidRPr="00520343" w:rsidRDefault="00520343">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520343">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>NAMA SEKOLAH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3BF0C1B1" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42"/>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1E438875" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="2340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Tempat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="1FD6AC39" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="0999D7A2" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="6DF21BEB" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="7C25FDCE" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="207"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5886B65B" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Assalamu’alaikum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Wr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Wb.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="430E97E7" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="83"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21E64067" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="1086"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Salam silaturrahim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kami</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -376,898 +376,899 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">program sarjana Strata Satu (S-1) Fakultas Tarbiyah </w:t>
       </w:r>
       <w:r w:rsidR="002610BB">
         <w:t>dan Ilmu Keguruan UIN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Madura, kami mohon bantuan Bapak/Ibu agar mahasiswa berikut :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="19416DD6" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="97"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1952" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2162"/>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="4757"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A87467">
+      <w:tr w:rsidR="00A87467" w14:paraId="1C5DE267" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E1F69FA" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="266" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Nama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1631A7B7" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="266" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="98"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+          <w:p w14:paraId="09FBCFC1" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="266" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87467">
+      <w:tr w:rsidR="00A87467" w14:paraId="45997FD5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="58C3413D" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>NIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="55AAA75D" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="98"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+          <w:p w14:paraId="0EE36B56" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87467">
+      <w:tr w:rsidR="00A87467" w14:paraId="02CC04BC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CC9F40F" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5AA4A995" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="98"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A0A9390" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>VII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87467">
+      <w:tr w:rsidR="00A87467" w14:paraId="46E1548D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="67DE58DE" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fakultas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="58041BCF" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="98"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="002610BB">
+          <w:p w14:paraId="30ABB8E7" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="002610BB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Tarbiyah dan Ilmu Keguruan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87467">
+      <w:tr w:rsidR="00A87467" w14:paraId="56D351B2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D758EDF" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Prodi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31F6DF33" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="98"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+          <w:p w14:paraId="66DD675D" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87467">
+      <w:tr w:rsidR="00A87467" w14:paraId="6CB5107E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="03F1FD9F" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Judul </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Penelitian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="759B7C13" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="98"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+          <w:p w14:paraId="68F3D165" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87467">
+      <w:tr w:rsidR="00A87467" w14:paraId="3241DA43" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="794694D3" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="15" w:line="256" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Dosen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Pembimbing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+          <w:p w14:paraId="23C867F4" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="15" w:line="256" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="98"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+          <w:p w14:paraId="5A48B483" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="15" w:line="256" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="235EF98F" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="97"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D98A5CA" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="1087"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Guna memperoleh izin melaksanakan penelitian di instansi Bapak/Ibu terkait</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dengan topik penelitian di atas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="341CEAC2" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5466ED0A" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="1088"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Demikian permohonan ini, atas perkenan dan bantuan Bapak/Ibu kami sampaikan terima kasih.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="0BA08D4D" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29596F55" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Wassalamu’alaikum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="28"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Wr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="28"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Wb.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="6710D7BC" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="0C31288F" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="54EDA095" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3B365B88" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="6000"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Dekan,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
-[...14 lines deleted...]
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="2F623D5C" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D8BACD" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23833626" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC103F4" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="92"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="36C191AA" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="6000"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Siswanto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="3AFE017F" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00A87467">
+    <w:p w14:paraId="3D8C3DB4" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00A87467">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87467" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4827F0B1" w14:textId="77777777" w:rsidR="00A87467" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="79"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F498906" wp14:editId="031A730A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>590550</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>211442</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6867880" cy="428053"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="4" name="Image 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Image 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6867880" cy="428053"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A87467">
+    <w:sectPr w:rsidR="00A87467" w:rsidSect="00C42BC2">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="20160"/>
-      <w:pgMar w:top="740" w:right="360" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="740" w:right="360" w:bottom="280" w:left="720" w:header="454" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0030660B" w:rsidRDefault="0030660B" w:rsidP="00520343">
+    <w:p w14:paraId="52F824E6" w14:textId="77777777" w:rsidR="00590F37" w:rsidRDefault="00590F37" w:rsidP="00520343">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0030660B" w:rsidRDefault="0030660B" w:rsidP="00520343">
+    <w:p w14:paraId="389A58BF" w14:textId="77777777" w:rsidR="00590F37" w:rsidRDefault="00590F37" w:rsidP="00520343">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0030660B" w:rsidRDefault="0030660B" w:rsidP="00520343">
+    <w:p w14:paraId="5FC791CE" w14:textId="77777777" w:rsidR="00590F37" w:rsidRDefault="00590F37" w:rsidP="00520343">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0030660B" w:rsidRDefault="0030660B" w:rsidP="00520343">
+    <w:p w14:paraId="3304ADC4" w14:textId="77777777" w:rsidR="00590F37" w:rsidRDefault="00590F37" w:rsidP="00520343">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
-      <w:gridCol w:w="7654"/>
+      <w:gridCol w:w="8080"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00520343" w:rsidRPr="00F860A0" w:rsidTr="00D412EC">
+    <w:tr w:rsidR="00520343" w:rsidRPr="00F860A0" w14:paraId="2F36BA7A" w14:textId="77777777" w:rsidTr="00C42BC2">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00520343" w:rsidRPr="00F860A0" w:rsidRDefault="00520343" w:rsidP="00520343">
+        <w:p w14:paraId="206886CF" w14:textId="77777777" w:rsidR="00520343" w:rsidRPr="00F860A0" w:rsidRDefault="00520343" w:rsidP="00520343">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C584F60" wp14:editId="42EA0A50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>23495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-79375</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="897890" cy="897890"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1026" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1287,270 +1288,280 @@
                           <a:ext cx="897890" cy="897890"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7654" w:type="dxa"/>
+          <w:tcW w:w="8080" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00520343" w:rsidRPr="00ED44DC" w:rsidRDefault="00520343" w:rsidP="00520343">
+        <w:p w14:paraId="650873DC" w14:textId="77777777" w:rsidR="00520343" w:rsidRPr="00D74664" w:rsidRDefault="00520343" w:rsidP="00520343">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00ED44DC">
+          <w:r w:rsidRPr="00D74664">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>KEMENTERIAN AGAMA REPUBLIK INDONESIA</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00520343" w:rsidRPr="00ED44DC" w:rsidRDefault="00520343" w:rsidP="00520343">
+        <w:p w14:paraId="1051B5C3" w14:textId="77777777" w:rsidR="00520343" w:rsidRPr="00D74664" w:rsidRDefault="00520343" w:rsidP="00520343">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00ED44DC">
+          <w:r w:rsidRPr="00D74664">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>UNIVERSITAS ISLAM NEGERI MADURA</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00520343" w:rsidRDefault="00520343" w:rsidP="00520343">
+        <w:p w14:paraId="29B6B077" w14:textId="77777777" w:rsidR="00520343" w:rsidRPr="00D74664" w:rsidRDefault="00520343" w:rsidP="00520343">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00ED44DC">
+          <w:r w:rsidRPr="00D74664">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>FAKULTAS TARBIYAH</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> DAN ILMU KEGURUAN</w:t>
+            <w:t>FAKULTAS TARBIYAH DAN ILMU KEGURUAN</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00520343" w:rsidRDefault="00520343" w:rsidP="00520343">
+        <w:p w14:paraId="609C88AA" w14:textId="77777777" w:rsidR="00520343" w:rsidRPr="00D74664" w:rsidRDefault="00520343" w:rsidP="00520343">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00D74664">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Jl. Raya Panglegur Km. 4 Pamekasan 69371 Jawa Timur</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00520343" w:rsidRDefault="00520343" w:rsidP="00520343">
+        <w:p w14:paraId="7033CDE0" w14:textId="416069CD" w:rsidR="00520343" w:rsidRPr="00D74664" w:rsidRDefault="00520343" w:rsidP="00520343">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F448DB">
+          <w:r w:rsidRPr="00D74664">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Website: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="00F448DB">
+            <w:r w:rsidRPr="00D74664">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ftik.uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r>
+          <w:r w:rsidRPr="00D74664">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">  |    email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidRPr="004B1816">
+            <w:r w:rsidR="00C42BC2" w:rsidRPr="00D74664">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>tarbiyah@iainmadura.ac.id</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tarbiyah@uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00520343" w:rsidRPr="00D35A4C" w:rsidRDefault="00520343" w:rsidP="00520343">
+        <w:p w14:paraId="0E6E0EB4" w14:textId="77777777" w:rsidR="00520343" w:rsidRPr="00D35A4C" w:rsidRDefault="00520343" w:rsidP="00520343">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00520343" w:rsidRDefault="00520343">
+  <w:p w14:paraId="619C9ECE" w14:textId="77777777" w:rsidR="00520343" w:rsidRDefault="00520343">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A87467"/>
     <w:rsid w:val="002610BB"/>
     <w:rsid w:val="0030660B"/>
+    <w:rsid w:val="003F6279"/>
     <w:rsid w:val="004A1D27"/>
     <w:rsid w:val="00520343"/>
+    <w:rsid w:val="00590F37"/>
+    <w:rsid w:val="00991772"/>
     <w:rsid w:val="00A87467"/>
+    <w:rsid w:val="00C42BC2"/>
+    <w:rsid w:val="00D372B2"/>
+    <w:rsid w:val="00D74664"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="279A833E"/>
+  <w14:docId w14:val="6E501F01"/>
   <w15:docId w15:val="{43228C6D-CCDE-4164-988C-5DA3F376E4C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -2061,63 +2072,75 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00520343"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00520343"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:lang w:val="en-ID"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D372B2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@iainmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>