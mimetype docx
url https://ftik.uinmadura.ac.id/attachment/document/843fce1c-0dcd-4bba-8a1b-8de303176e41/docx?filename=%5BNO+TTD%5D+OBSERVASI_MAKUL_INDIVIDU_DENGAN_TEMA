--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -1248,77 +1248,76 @@
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Siswanto</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00781108" w:rsidRPr="004113F7" w:rsidSect="003731CE">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="18711" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="397" w:footer="410" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="573014C3" w14:textId="77777777" w:rsidR="008D1E6C" w:rsidRDefault="008D1E6C">
+    <w:p w14:paraId="6B367507" w14:textId="77777777" w:rsidR="005F4BA3" w:rsidRDefault="005F4BA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B033BD4" w14:textId="77777777" w:rsidR="008D1E6C" w:rsidRDefault="008D1E6C">
+    <w:p w14:paraId="320C2BB0" w14:textId="77777777" w:rsidR="005F4BA3" w:rsidRDefault="005F4BA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2068,58 +2067,58 @@
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69C4E970" w14:textId="77777777" w:rsidR="00EE73A9" w:rsidRDefault="00EE73A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5462A0CA" w14:textId="77777777" w:rsidR="008D1E6C" w:rsidRDefault="008D1E6C">
+    <w:p w14:paraId="65DD4CBD" w14:textId="77777777" w:rsidR="005F4BA3" w:rsidRDefault="005F4BA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="514E065D" w14:textId="77777777" w:rsidR="008D1E6C" w:rsidRDefault="008D1E6C">
+    <w:p w14:paraId="28F79FF4" w14:textId="77777777" w:rsidR="005F4BA3" w:rsidRDefault="005F4BA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32872CDC" w14:textId="77777777" w:rsidR="00EE73A9" w:rsidRDefault="00EE73A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
@@ -2281,136 +2280,135 @@
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> DAN ILMU KEGURUAN</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="43ED9A44" w14:textId="77777777" w:rsidR="003731CE" w:rsidRDefault="003731CE" w:rsidP="003731CE">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Jl. Raya Panglegur Km. 4 Pamekasan 69371 Jawa Timur</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0D44077C" w14:textId="0CB48929" w:rsidR="003731CE" w:rsidRDefault="00EE73A9" w:rsidP="003731CE">
+        <w:p w14:paraId="0D44077C" w14:textId="680FFE6E" w:rsidR="003731CE" w:rsidRDefault="00EE73A9" w:rsidP="003731CE">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="00EE73A9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Website: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="00EE73A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ftik.uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="003731CE">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">    |    email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidR="003731CE" w:rsidRPr="004B1816">
+            <w:r w:rsidR="00CC31F5" w:rsidRPr="00A31EA6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tarbiyah@iainmadura.ac.id</w:t>
+              <w:t>tarbiyah@uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="05DFDF4A" w14:textId="77777777" w:rsidR="003731CE" w:rsidRPr="00D35A4C" w:rsidRDefault="003731CE" w:rsidP="003731CE">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:ind w:left="455" w:hanging="614"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="75758BE0" w14:textId="77777777" w:rsidR="00DD6E6F" w:rsidRPr="003731CE" w:rsidRDefault="00DD6E6F" w:rsidP="003731CE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1463F8A7" w14:textId="77777777" w:rsidR="00EE73A9" w:rsidRDefault="00EE73A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E45F1B"/>
     <w:rsid w:val="00001D57"/>
@@ -2443,50 +2441,51 @@
     <w:rsid w:val="000E6536"/>
     <w:rsid w:val="000E7D74"/>
     <w:rsid w:val="00101C60"/>
     <w:rsid w:val="00104F59"/>
     <w:rsid w:val="00114B7B"/>
     <w:rsid w:val="00145891"/>
     <w:rsid w:val="0015105A"/>
     <w:rsid w:val="00185F12"/>
     <w:rsid w:val="001B0994"/>
     <w:rsid w:val="001B553C"/>
     <w:rsid w:val="001B74E5"/>
     <w:rsid w:val="001C010D"/>
     <w:rsid w:val="001C3871"/>
     <w:rsid w:val="001D519F"/>
     <w:rsid w:val="001E5210"/>
     <w:rsid w:val="001F3536"/>
     <w:rsid w:val="001F5126"/>
     <w:rsid w:val="00200745"/>
     <w:rsid w:val="00201DF8"/>
     <w:rsid w:val="00217389"/>
     <w:rsid w:val="002203C1"/>
     <w:rsid w:val="00221740"/>
     <w:rsid w:val="0022353C"/>
     <w:rsid w:val="002321A5"/>
     <w:rsid w:val="002338B2"/>
+    <w:rsid w:val="00241A9D"/>
     <w:rsid w:val="00250713"/>
     <w:rsid w:val="00271806"/>
     <w:rsid w:val="00271F6B"/>
     <w:rsid w:val="00277891"/>
     <w:rsid w:val="00280049"/>
     <w:rsid w:val="002960B7"/>
     <w:rsid w:val="00296770"/>
     <w:rsid w:val="002A7F78"/>
     <w:rsid w:val="002B2392"/>
     <w:rsid w:val="002B3CEA"/>
     <w:rsid w:val="002D69CC"/>
     <w:rsid w:val="002E256E"/>
     <w:rsid w:val="00316545"/>
     <w:rsid w:val="003357EC"/>
     <w:rsid w:val="00344B4F"/>
     <w:rsid w:val="00351F87"/>
     <w:rsid w:val="00364CF7"/>
     <w:rsid w:val="0036618C"/>
     <w:rsid w:val="003669DF"/>
     <w:rsid w:val="003731CE"/>
     <w:rsid w:val="0037511F"/>
     <w:rsid w:val="003B4349"/>
     <w:rsid w:val="003C3D21"/>
     <w:rsid w:val="003C7192"/>
     <w:rsid w:val="003D5F71"/>
@@ -2510,50 +2509,51 @@
     <w:rsid w:val="004E707A"/>
     <w:rsid w:val="004E7C58"/>
     <w:rsid w:val="004F6D65"/>
     <w:rsid w:val="005104A4"/>
     <w:rsid w:val="00520DE2"/>
     <w:rsid w:val="00521B76"/>
     <w:rsid w:val="00531E2C"/>
     <w:rsid w:val="00536ACF"/>
     <w:rsid w:val="005505B1"/>
     <w:rsid w:val="00551905"/>
     <w:rsid w:val="00554FE4"/>
     <w:rsid w:val="0056059B"/>
     <w:rsid w:val="005646B5"/>
     <w:rsid w:val="00570AB9"/>
     <w:rsid w:val="00571138"/>
     <w:rsid w:val="00571D10"/>
     <w:rsid w:val="005803B0"/>
     <w:rsid w:val="005849D4"/>
     <w:rsid w:val="005950BA"/>
     <w:rsid w:val="005A26EC"/>
     <w:rsid w:val="005B0047"/>
     <w:rsid w:val="005B7976"/>
     <w:rsid w:val="005D7497"/>
     <w:rsid w:val="005E54C7"/>
     <w:rsid w:val="005F45E4"/>
+    <w:rsid w:val="005F4BA3"/>
     <w:rsid w:val="005F63F9"/>
     <w:rsid w:val="00602449"/>
     <w:rsid w:val="00613ED9"/>
     <w:rsid w:val="0062306D"/>
     <w:rsid w:val="0062749D"/>
     <w:rsid w:val="00634760"/>
     <w:rsid w:val="00635286"/>
     <w:rsid w:val="006432D7"/>
     <w:rsid w:val="006954B6"/>
     <w:rsid w:val="006A5FB1"/>
     <w:rsid w:val="006B43D2"/>
     <w:rsid w:val="006B5F5E"/>
     <w:rsid w:val="006B71D6"/>
     <w:rsid w:val="006C5D2C"/>
     <w:rsid w:val="006D1A00"/>
     <w:rsid w:val="006E4C7B"/>
     <w:rsid w:val="006F3CD9"/>
     <w:rsid w:val="006F40BC"/>
     <w:rsid w:val="006F5EB6"/>
     <w:rsid w:val="0070391F"/>
     <w:rsid w:val="007164F0"/>
     <w:rsid w:val="00721BCE"/>
     <w:rsid w:val="0072638A"/>
     <w:rsid w:val="0074111C"/>
     <w:rsid w:val="00742A29"/>
@@ -2643,50 +2643,51 @@
     <w:rsid w:val="00B91352"/>
     <w:rsid w:val="00B92455"/>
     <w:rsid w:val="00BA1896"/>
     <w:rsid w:val="00BC04FB"/>
     <w:rsid w:val="00BC1BBE"/>
     <w:rsid w:val="00BE2EA8"/>
     <w:rsid w:val="00BE6822"/>
     <w:rsid w:val="00BF0C9B"/>
     <w:rsid w:val="00BF7DAB"/>
     <w:rsid w:val="00C14B97"/>
     <w:rsid w:val="00C259A5"/>
     <w:rsid w:val="00C26FE5"/>
     <w:rsid w:val="00C27BA6"/>
     <w:rsid w:val="00C45CB1"/>
     <w:rsid w:val="00C525B9"/>
     <w:rsid w:val="00C6749A"/>
     <w:rsid w:val="00C73955"/>
     <w:rsid w:val="00C83341"/>
     <w:rsid w:val="00C86601"/>
     <w:rsid w:val="00C92622"/>
     <w:rsid w:val="00C92684"/>
     <w:rsid w:val="00C979A1"/>
     <w:rsid w:val="00CA5ACD"/>
     <w:rsid w:val="00CB56EE"/>
     <w:rsid w:val="00CC1FD2"/>
+    <w:rsid w:val="00CC31F5"/>
     <w:rsid w:val="00CD2413"/>
     <w:rsid w:val="00CE0931"/>
     <w:rsid w:val="00CE19D0"/>
     <w:rsid w:val="00CE6E7F"/>
     <w:rsid w:val="00CF4249"/>
     <w:rsid w:val="00CF7B32"/>
     <w:rsid w:val="00D0670F"/>
     <w:rsid w:val="00D07C78"/>
     <w:rsid w:val="00D11127"/>
     <w:rsid w:val="00D27BCA"/>
     <w:rsid w:val="00D36097"/>
     <w:rsid w:val="00D44C7E"/>
     <w:rsid w:val="00D53E33"/>
     <w:rsid w:val="00D9097F"/>
     <w:rsid w:val="00D91948"/>
     <w:rsid w:val="00DA59B0"/>
     <w:rsid w:val="00DB249A"/>
     <w:rsid w:val="00DB2968"/>
     <w:rsid w:val="00DD0A06"/>
     <w:rsid w:val="00DD6E6F"/>
     <w:rsid w:val="00DE374E"/>
     <w:rsid w:val="00DF198F"/>
     <w:rsid w:val="00E0278F"/>
     <w:rsid w:val="00E06A5A"/>
     <w:rsid w:val="00E1182C"/>
@@ -3130,50 +3131,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E45F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
@@ -3468,51 +3470,51 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@iainmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>