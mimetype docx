--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44300302" w14:textId="77777777" w:rsidR="00AA3DE4" w:rsidRPr="00BC5303" w:rsidRDefault="00AA3DE4" w:rsidP="00BC5303">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -884,121 +888,135 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A6DBDAC" w14:textId="77777777" w:rsidR="00B05A2E" w:rsidRPr="00BC5303" w:rsidRDefault="00B05A2E" w:rsidP="00BC5303">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B05A2E" w:rsidRPr="00BC5303" w:rsidSect="00C0583C">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="18711" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="155" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DD6BD39" w14:textId="77777777" w:rsidR="009F14F8" w:rsidRDefault="009F14F8" w:rsidP="001E6661">
+    <w:p w14:paraId="5FA17249" w14:textId="77777777" w:rsidR="00851E86" w:rsidRDefault="00851E86" w:rsidP="001E6661">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B5DC8F2" w14:textId="77777777" w:rsidR="009F14F8" w:rsidRDefault="009F14F8" w:rsidP="001E6661">
+    <w:p w14:paraId="50037AF4" w14:textId="77777777" w:rsidR="00851E86" w:rsidRDefault="00851E86" w:rsidP="001E6661">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69D611F3" w14:textId="77777777" w:rsidR="00CF6E96" w:rsidRDefault="00CF6E96">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="002C9D1F" w14:textId="77777777" w:rsidR="0008604E" w:rsidRDefault="0008604E" w:rsidP="0008604E">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t>Keterangan :</w:t>
@@ -1013,62 +1031,60 @@
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t xml:space="preserve">Mahasiswa boleh mengajukan maksimal 3 </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Judul</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t xml:space="preserve"> penelitian</w:t>
     </w:r>
     <w:r w:rsidRPr="00584BD0">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t xml:space="preserve"> sebagai alternatif .</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A7355F4" w14:textId="77777777" w:rsidR="0008604E" w:rsidRDefault="0008604E" w:rsidP="0008604E">
     <w:pPr>
@@ -1902,70 +1918,90 @@
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5F6D2690" w14:textId="77777777" w:rsidR="00C0583C" w:rsidRPr="00C0583C" w:rsidRDefault="00C0583C" w:rsidP="00C0583C">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CB23589" w14:textId="77777777" w:rsidR="00CF6E96" w:rsidRDefault="00CF6E96">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="104F2F08" w14:textId="77777777" w:rsidR="009F14F8" w:rsidRDefault="009F14F8" w:rsidP="001E6661">
+    <w:p w14:paraId="26B52A4E" w14:textId="77777777" w:rsidR="00851E86" w:rsidRDefault="00851E86" w:rsidP="001E6661">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57DCABB9" w14:textId="77777777" w:rsidR="009F14F8" w:rsidRDefault="009F14F8" w:rsidP="001E6661">
+    <w:p w14:paraId="10F07513" w14:textId="77777777" w:rsidR="00851E86" w:rsidRDefault="00851E86" w:rsidP="001E6661">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A5FF0B5" w14:textId="77777777" w:rsidR="00CF6E96" w:rsidRDefault="00CF6E96">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="7654"/>
     </w:tblGrid>
     <w:tr w:rsidR="008E6F4D" w:rsidRPr="008360E3" w14:paraId="4E33596D" w14:textId="77777777" w:rsidTr="00417CC8">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
@@ -2129,136 +2165,136 @@
             </w:rPr>
             <w:t>FAKULTAS TARBIYAH DAN ILMU KEGURUAN</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3C195F4F" w14:textId="77777777" w:rsidR="008E6F4D" w:rsidRPr="008360E3" w:rsidRDefault="008E6F4D" w:rsidP="008E6F4D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008360E3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
             <w:t>Jl. Raya Panglegur Km. 4 Pamekasan 69371 Jawa Timur</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="346A32B7" w14:textId="77777777" w:rsidR="008E6F4D" w:rsidRPr="008360E3" w:rsidRDefault="008E6F4D" w:rsidP="008E6F4D">
+        <w:p w14:paraId="346A32B7" w14:textId="18817763" w:rsidR="008E6F4D" w:rsidRPr="008360E3" w:rsidRDefault="008E6F4D" w:rsidP="008E6F4D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008360E3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
             <w:t xml:space="preserve">Website: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="008360E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>ftik.uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidRPr="008360E3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
             <w:t xml:space="preserve">  |    email: </w:t>
           </w:r>
-          <w:r>
-[...20 lines deleted...]
-          </w:r>
+          <w:hyperlink r:id="rId3" w:history="1">
+            <w:r w:rsidR="00CF6E96" w:rsidRPr="00533D4E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>tarbiyah@uinmadura.ac.id</w:t>
+            </w:r>
+          </w:hyperlink>
         </w:p>
         <w:p w14:paraId="6928683A" w14:textId="77777777" w:rsidR="008E6F4D" w:rsidRPr="008360E3" w:rsidRDefault="008E6F4D" w:rsidP="008E6F4D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="31641C8A" w14:textId="77777777" w:rsidR="001E6661" w:rsidRPr="008E6F4D" w:rsidRDefault="001E6661" w:rsidP="008E6F4D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="235B27C6" w14:textId="77777777" w:rsidR="00CF6E96" w:rsidRDefault="00CF6E96">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F4261B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D646AE4"/>
     <w:lvl w:ilvl="0" w:tplc="04210011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2408,105 +2444,107 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="457067772">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="108672288">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0009589C"/>
     <w:rsid w:val="000034C6"/>
     <w:rsid w:val="0008604E"/>
     <w:rsid w:val="0009589C"/>
     <w:rsid w:val="000E6C45"/>
     <w:rsid w:val="00126473"/>
     <w:rsid w:val="00135968"/>
     <w:rsid w:val="001E6661"/>
     <w:rsid w:val="002130D1"/>
+    <w:rsid w:val="00214B1E"/>
     <w:rsid w:val="002731AC"/>
     <w:rsid w:val="002A50E9"/>
     <w:rsid w:val="002E693C"/>
     <w:rsid w:val="00381BF8"/>
     <w:rsid w:val="003840DE"/>
     <w:rsid w:val="00493013"/>
     <w:rsid w:val="0050576C"/>
     <w:rsid w:val="00526090"/>
     <w:rsid w:val="006808D6"/>
     <w:rsid w:val="006867EB"/>
     <w:rsid w:val="00706F09"/>
     <w:rsid w:val="00745448"/>
+    <w:rsid w:val="00851E86"/>
     <w:rsid w:val="008820E7"/>
     <w:rsid w:val="008E6F4D"/>
     <w:rsid w:val="00903B81"/>
     <w:rsid w:val="00937A34"/>
     <w:rsid w:val="009F14F8"/>
     <w:rsid w:val="00AA3DE4"/>
     <w:rsid w:val="00B05A2E"/>
     <w:rsid w:val="00BC5303"/>
     <w:rsid w:val="00C0583C"/>
+    <w:rsid w:val="00CF6E96"/>
     <w:rsid w:val="00DC4E42"/>
     <w:rsid w:val="00EA157C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3039,70 +3077,82 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00526090"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00526090"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF6E96"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>