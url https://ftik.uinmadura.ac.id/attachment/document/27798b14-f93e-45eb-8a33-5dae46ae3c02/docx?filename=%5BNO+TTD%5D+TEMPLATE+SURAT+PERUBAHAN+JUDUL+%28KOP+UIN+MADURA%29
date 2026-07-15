--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="05B0CFFC" w14:textId="77777777" w:rsidR="00874E4F" w:rsidRPr="002A30D1" w:rsidRDefault="000852DE" w:rsidP="0036163C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -63,416 +67,327 @@
           <w:u w:val="single"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> PERUBAHAN JUDUL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B27A85F" w14:textId="3D43B9D9" w:rsidR="00885C59" w:rsidRPr="002A30D1" w:rsidRDefault="00885C59" w:rsidP="0036163C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-45"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nomor</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nomor:</w:t>
+      </w:r>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Malgun Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A30D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0E69" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>B-</w:t>
       </w:r>
       <w:r w:rsidR="001F0E69" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>B-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>nomor surat</w:t>
+      </w:r>
       <w:r w:rsidR="001F0E69" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/Un.31/FT/TL.00/</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0E69" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>nomor</w:t>
-[...66 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>bulan/tahun</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B733CB2" w14:textId="77777777" w:rsidR="001F01BA" w:rsidRPr="002A30D1" w:rsidRDefault="001F01BA" w:rsidP="0036163C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EEC5FFE" w14:textId="77777777" w:rsidR="000852DE" w:rsidRPr="002A30D1" w:rsidRDefault="00630806" w:rsidP="00042F1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="435"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2B5956" w14:textId="7F810F59" w:rsidR="000704D4" w:rsidRPr="002A30D1" w:rsidRDefault="000852DE" w:rsidP="0036163C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dengan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ini</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ini, Dekan</w:t>
+      </w:r>
+      <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Dekan</w:t>
+        <w:t>Fakultas</w:t>
       </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fakultas</w:t>
+        <w:t>Tar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA56FD" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>biyah</w:t>
       </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="001F0E69" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan Ilmu Keguruan </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0E69" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA56FD" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enerangkan</w:t>
+      </w:r>
+      <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA56FD" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bahwa</w:t>
+      </w:r>
+      <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA56FD" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mahasis</w:t>
+      </w:r>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tar</w:t>
-[...7 lines deleted...]
-        <w:t>biyah</w:t>
+        <w:t>wa</w:t>
       </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F0E69" w:rsidRPr="002A30D1">
+      <w:r w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">dan Ilmu Keguruan </w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>wa</w:t>
-[...46 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>berikut:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="530EE559" w14:textId="77777777" w:rsidR="0036163C" w:rsidRPr="002A30D1" w:rsidRDefault="0036163C" w:rsidP="0036163C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2933"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="5747"/>
       </w:tblGrid>
@@ -739,83 +654,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03F12D29" w14:textId="4F9AEC49" w:rsidR="0036163C" w:rsidRPr="002A30D1" w:rsidRDefault="001F0E69" w:rsidP="00373CBC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A30D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tarbiyah dan </w:t>
+              <w:t>Tarbiyah dan Ilmu Keguruan</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A30D1" w:rsidRPr="002A30D1" w14:paraId="3F36EA20" w14:textId="77777777" w:rsidTr="002A30D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C595A38" w14:textId="23DB0B3C" w:rsidR="002A30D1" w:rsidRPr="002A30D1" w:rsidRDefault="002A30D1" w:rsidP="00373CBC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Program Studi</w:t>
@@ -877,60 +761,58 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A30D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dosen</w:t>
             </w:r>
             <w:r w:rsidRPr="002A30D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A30D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pembimbing</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B76F81F" w14:textId="77777777" w:rsidR="0036163C" w:rsidRPr="002A30D1" w:rsidRDefault="0036163C" w:rsidP="00373CBC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A30D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -963,240 +845,204 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E4DD9CD" w14:textId="77777777" w:rsidR="001F01BA" w:rsidRPr="002A30D1" w:rsidRDefault="000852DE" w:rsidP="0036163C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Yang bersangkutan</w:t>
+      </w:r>
+      <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>bersangkutan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>atas</w:t>
+      </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>atas</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>kesepakatan</w:t>
+      </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kesepakatan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dengan</w:t>
+      </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dengan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>pembimbing</w:t>
+      </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pembimbing</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>melakukan</w:t>
+      </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>melakukan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>perubahan</w:t>
+      </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>perubahan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>judul</w:t>
+      </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>judul</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>skripsi</w:t>
+      </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>skripsi</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">dari </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1383"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="7404"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014475E" w:rsidRPr="002A30D1" w14:paraId="4B664EB0" w14:textId="77777777" w:rsidTr="0014475E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
@@ -1331,262 +1177,228 @@
           <w:p w14:paraId="3017F95F" w14:textId="77777777" w:rsidR="0014475E" w:rsidRPr="002A30D1" w:rsidRDefault="0014475E" w:rsidP="0014475E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35053711" w14:textId="77777777" w:rsidR="00B11BEF" w:rsidRPr="002A30D1" w:rsidRDefault="000852DE" w:rsidP="0036163C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Demikian</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>surat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>keterangan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FF00F0" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ini</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ini </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dibuat</w:t>
+      </w:r>
       <w:r w:rsidR="00FF00F0" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dibuat</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>untuk</w:t>
       </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>untuk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>menjadi</w:t>
+      </w:r>
       <w:r w:rsidR="00857B99" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>menjadi</w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>maklum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241E62BD" w14:textId="77777777" w:rsidR="00182ECF" w:rsidRPr="002A30D1" w:rsidRDefault="00630806" w:rsidP="0036163C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6345"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBEC527" w14:textId="08C03101" w:rsidR="00182ECF" w:rsidRPr="002A30D1" w:rsidRDefault="00182ECF" w:rsidP="0036163C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D9E307F" w14:textId="6DF58876" w:rsidR="00904422" w:rsidRPr="002A30D1" w:rsidRDefault="001F01BA" w:rsidP="00904422">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5103" w:hanging="63"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pamekasan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00904422" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001F0E69" w:rsidRPr="002A30D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>tanggal surat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B77558" w14:textId="52F65856" w:rsidR="006F40BC" w:rsidRPr="002A30D1" w:rsidRDefault="006F40BC" w:rsidP="00904422">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5103" w:hanging="63"/>
         <w:rPr>
@@ -1686,75 +1498,79 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="067D316A" w14:textId="77777777" w:rsidR="001F0E69" w:rsidRPr="002A30D1" w:rsidRDefault="001F0E69" w:rsidP="001F0E69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4581C25C" w14:textId="77777777" w:rsidR="001F0E69" w:rsidRPr="002A30D1" w:rsidRDefault="001F0E69" w:rsidP="001F0E69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001F0E69" w:rsidRPr="002A30D1" w:rsidSect="00437566">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="18711" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="286" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03636315" w14:textId="77777777" w:rsidR="009F2684" w:rsidRDefault="009F2684" w:rsidP="00E83490">
+    <w:p w14:paraId="44F41FE8" w14:textId="77777777" w:rsidR="007D1484" w:rsidRDefault="007D1484" w:rsidP="00E83490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32813274" w14:textId="77777777" w:rsidR="009F2684" w:rsidRDefault="009F2684" w:rsidP="00E83490">
+    <w:p w14:paraId="0C80D284" w14:textId="77777777" w:rsidR="007D1484" w:rsidRDefault="007D1484" w:rsidP="00E83490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1770,50 +1586,60 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="323FF0B7" w14:textId="77777777" w:rsidR="00A705F8" w:rsidRDefault="00A705F8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77C5668E" w14:textId="6AFC6080" w:rsidR="00437566" w:rsidRDefault="00437566" w:rsidP="009F5752">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="162322BD" w14:textId="5A442623" w:rsidR="00437566" w:rsidRPr="00847C28" w:rsidRDefault="00437566" w:rsidP="00437566">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
       </w:tabs>
       <w:ind w:firstLine="3402"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
@@ -2510,76 +2336,96 @@
     </w:r>
     <w:r w:rsidRPr="00847C28">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">certification of standardization by: </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6F0F1119" w14:textId="77777777" w:rsidR="00437566" w:rsidRPr="00437566" w:rsidRDefault="00437566" w:rsidP="009F5752">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C6560CE" w14:textId="77777777" w:rsidR="00A705F8" w:rsidRDefault="00A705F8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59520429" w14:textId="77777777" w:rsidR="009F2684" w:rsidRDefault="009F2684" w:rsidP="00E83490">
+    <w:p w14:paraId="50DCF457" w14:textId="77777777" w:rsidR="007D1484" w:rsidRDefault="007D1484" w:rsidP="00E83490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DA661C2" w14:textId="77777777" w:rsidR="009F2684" w:rsidRDefault="009F2684" w:rsidP="00E83490">
+    <w:p w14:paraId="75ABA883" w14:textId="77777777" w:rsidR="007D1484" w:rsidRDefault="007D1484" w:rsidP="00E83490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47E9E631" w14:textId="77777777" w:rsidR="00A705F8" w:rsidRDefault="00A705F8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="7654"/>
     </w:tblGrid>
     <w:tr w:rsidR="001F0E69" w:rsidRPr="008360E3" w14:paraId="73B4E495" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
@@ -2747,124 +2593,134 @@
             </w:rPr>
             <w:t>FAKULTAS TARBIYAH DAN ILMU KEGURUAN</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0F09E69E" w14:textId="77777777" w:rsidR="001F0E69" w:rsidRPr="008360E3" w:rsidRDefault="001F0E69" w:rsidP="001F0E69">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008360E3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
             <w:t>Jl. Raya Panglegur Km. 4 Pamekasan 69371 Jawa Timur</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0B6DDE23" w14:textId="77777777" w:rsidR="001F0E69" w:rsidRPr="008360E3" w:rsidRDefault="001F0E69" w:rsidP="001F0E69">
+        <w:p w14:paraId="0B6DDE23" w14:textId="60ECD09C" w:rsidR="001F0E69" w:rsidRPr="008360E3" w:rsidRDefault="001F0E69" w:rsidP="001F0E69">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008360E3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
             <w:t xml:space="preserve">Website: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="008360E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>ftik.uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidRPr="008360E3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
             <w:t xml:space="preserve">  |    email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId3" w:history="1">
-            <w:r w:rsidRPr="008360E3">
+            <w:r w:rsidR="00A705F8" w:rsidRPr="004514C8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>tarbiyah@iainmadura.ac.id</w:t>
+              <w:t>tarbiyah@uinmadura.ac.id</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="17B41C78" w14:textId="36582199" w:rsidR="001F0E69" w:rsidRPr="008360E3" w:rsidRDefault="001F0E69" w:rsidP="001F0E69">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
               <w:lang w:val="id-ID"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7A8280DB" w14:textId="77777777" w:rsidR="0036163C" w:rsidRPr="001F0E69" w:rsidRDefault="0036163C" w:rsidP="001F0E69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28461EB5" w14:textId="77777777" w:rsidR="00A705F8" w:rsidRDefault="00A705F8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE63628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13AC2CA6"/>
     <w:lvl w:ilvl="0" w:tplc="3809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -3018,51 +2874,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="961961570">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1044601154">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00874E4F"/>
     <w:rsid w:val="00037A56"/>
     <w:rsid w:val="00042F1A"/>
@@ -3176,50 +3031,51 @@
     <w:rsid w:val="006370AF"/>
     <w:rsid w:val="006535E4"/>
     <w:rsid w:val="0067237F"/>
     <w:rsid w:val="006802B5"/>
     <w:rsid w:val="00684A3E"/>
     <w:rsid w:val="006B730C"/>
     <w:rsid w:val="006C0209"/>
     <w:rsid w:val="006E1EB3"/>
     <w:rsid w:val="006F23B6"/>
     <w:rsid w:val="006F40BC"/>
     <w:rsid w:val="00702D41"/>
     <w:rsid w:val="0070628D"/>
     <w:rsid w:val="0071655E"/>
     <w:rsid w:val="00723D22"/>
     <w:rsid w:val="0072457C"/>
     <w:rsid w:val="00746306"/>
     <w:rsid w:val="007837D8"/>
     <w:rsid w:val="007A60F1"/>
     <w:rsid w:val="007A626C"/>
     <w:rsid w:val="007B1D41"/>
     <w:rsid w:val="007B5048"/>
     <w:rsid w:val="007B5515"/>
     <w:rsid w:val="007C72AE"/>
     <w:rsid w:val="007C740E"/>
     <w:rsid w:val="007C7DF0"/>
+    <w:rsid w:val="007D1484"/>
     <w:rsid w:val="007D14E5"/>
     <w:rsid w:val="007D7BE3"/>
     <w:rsid w:val="007F701C"/>
     <w:rsid w:val="00812B75"/>
     <w:rsid w:val="00815626"/>
     <w:rsid w:val="008253FA"/>
     <w:rsid w:val="00825BCA"/>
     <w:rsid w:val="008279C0"/>
     <w:rsid w:val="00827E71"/>
     <w:rsid w:val="00833AC7"/>
     <w:rsid w:val="008360E3"/>
     <w:rsid w:val="00844A9F"/>
     <w:rsid w:val="0085191B"/>
     <w:rsid w:val="00853C61"/>
     <w:rsid w:val="00857B99"/>
     <w:rsid w:val="00865F44"/>
     <w:rsid w:val="00874E4F"/>
     <w:rsid w:val="00884BDC"/>
     <w:rsid w:val="00885C59"/>
     <w:rsid w:val="00890BAE"/>
     <w:rsid w:val="00891FB2"/>
     <w:rsid w:val="00895BFD"/>
     <w:rsid w:val="00897847"/>
     <w:rsid w:val="008A4211"/>
     <w:rsid w:val="008A493B"/>
@@ -3232,50 +3088,51 @@
     <w:rsid w:val="008F081D"/>
     <w:rsid w:val="008F4046"/>
     <w:rsid w:val="009025E0"/>
     <w:rsid w:val="00904422"/>
     <w:rsid w:val="009110D9"/>
     <w:rsid w:val="00911D82"/>
     <w:rsid w:val="00914838"/>
     <w:rsid w:val="009202C6"/>
     <w:rsid w:val="00930240"/>
     <w:rsid w:val="00944219"/>
     <w:rsid w:val="009472E9"/>
     <w:rsid w:val="00950D2D"/>
     <w:rsid w:val="009512F6"/>
     <w:rsid w:val="00951706"/>
     <w:rsid w:val="009564D2"/>
     <w:rsid w:val="00962C38"/>
     <w:rsid w:val="009771B1"/>
     <w:rsid w:val="00994C46"/>
     <w:rsid w:val="009A78E5"/>
     <w:rsid w:val="009F2684"/>
     <w:rsid w:val="009F5752"/>
     <w:rsid w:val="00A02B25"/>
     <w:rsid w:val="00A22471"/>
     <w:rsid w:val="00A53641"/>
     <w:rsid w:val="00A572DD"/>
+    <w:rsid w:val="00A705F8"/>
     <w:rsid w:val="00A73FF0"/>
     <w:rsid w:val="00A7762B"/>
     <w:rsid w:val="00A80A5C"/>
     <w:rsid w:val="00A92405"/>
     <w:rsid w:val="00AB283E"/>
     <w:rsid w:val="00AC7A3C"/>
     <w:rsid w:val="00AD2757"/>
     <w:rsid w:val="00AE519D"/>
     <w:rsid w:val="00AF5816"/>
     <w:rsid w:val="00B04251"/>
     <w:rsid w:val="00B04681"/>
     <w:rsid w:val="00B059EF"/>
     <w:rsid w:val="00B11BEF"/>
     <w:rsid w:val="00B22781"/>
     <w:rsid w:val="00B22A01"/>
     <w:rsid w:val="00B32DC6"/>
     <w:rsid w:val="00B400F3"/>
     <w:rsid w:val="00B77AF2"/>
     <w:rsid w:val="00B80FE4"/>
     <w:rsid w:val="00B93754"/>
     <w:rsid w:val="00BA06AA"/>
     <w:rsid w:val="00BA56FD"/>
     <w:rsid w:val="00BA6EF0"/>
     <w:rsid w:val="00BB1F94"/>
     <w:rsid w:val="00BC48E8"/>
@@ -3300,50 +3157,51 @@
     <w:rsid w:val="00C67749"/>
     <w:rsid w:val="00C72A80"/>
     <w:rsid w:val="00C9315F"/>
     <w:rsid w:val="00C95382"/>
     <w:rsid w:val="00CB5105"/>
     <w:rsid w:val="00CB53C6"/>
     <w:rsid w:val="00CB7165"/>
     <w:rsid w:val="00CB7314"/>
     <w:rsid w:val="00CC6AC1"/>
     <w:rsid w:val="00CF3B67"/>
     <w:rsid w:val="00D24C4E"/>
     <w:rsid w:val="00D440AC"/>
     <w:rsid w:val="00D614A0"/>
     <w:rsid w:val="00D6153D"/>
     <w:rsid w:val="00D61957"/>
     <w:rsid w:val="00D61C12"/>
     <w:rsid w:val="00D70058"/>
     <w:rsid w:val="00D84016"/>
     <w:rsid w:val="00D854FB"/>
     <w:rsid w:val="00D90E0D"/>
     <w:rsid w:val="00D9145D"/>
     <w:rsid w:val="00DA7D4F"/>
     <w:rsid w:val="00DB7908"/>
     <w:rsid w:val="00DC165B"/>
     <w:rsid w:val="00DC7FD8"/>
+    <w:rsid w:val="00DD0822"/>
     <w:rsid w:val="00DD2953"/>
     <w:rsid w:val="00DE7A12"/>
     <w:rsid w:val="00DF5272"/>
     <w:rsid w:val="00E147C5"/>
     <w:rsid w:val="00E320BD"/>
     <w:rsid w:val="00E41565"/>
     <w:rsid w:val="00E56AFA"/>
     <w:rsid w:val="00E7336E"/>
     <w:rsid w:val="00E74231"/>
     <w:rsid w:val="00E803B0"/>
     <w:rsid w:val="00E83490"/>
     <w:rsid w:val="00E9096D"/>
     <w:rsid w:val="00E92ACB"/>
     <w:rsid w:val="00E946D0"/>
     <w:rsid w:val="00E97B34"/>
     <w:rsid w:val="00EB1B53"/>
     <w:rsid w:val="00EB49C8"/>
     <w:rsid w:val="00EE5414"/>
     <w:rsid w:val="00EF501F"/>
     <w:rsid w:val="00EF61BB"/>
     <w:rsid w:val="00EF6912"/>
     <w:rsid w:val="00F10158"/>
     <w:rsid w:val="00F126E6"/>
     <w:rsid w:val="00F50140"/>
     <w:rsid w:val="00F52078"/>
@@ -4107,59 +3965,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="587159161">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@iainmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarbiyah@uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ftik.uinmadura.ac.id" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>